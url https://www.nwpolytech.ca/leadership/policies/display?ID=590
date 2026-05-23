--- v0 (2025-11-15)
+++ v1 (2026-05-23)
@@ -1,1060 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3968A84A" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00F47562" w:rsidP="00B974E1">
-[...28 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="112" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2094"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2502"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="00AA606D" w14:paraId="30BFB698" w14:textId="77777777" w:rsidTr="00AA606D">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="721DBFD9" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="452"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9669" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0CFFD6" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="00F25448">
+          <w:p w14:paraId="5BA55E41" w14:textId="3834C90A" w:rsidR="004150D5" w:rsidRPr="00E10354" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="108" w:line="223" w:lineRule="exact"/>
-              <w:ind w:left="112"/>
+              <w:spacing w:before="108" w:after="108" w:line="223" w:lineRule="exact"/>
+              <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-                <w:sz w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA606D">
+            <w:r w:rsidRPr="00E10354">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Academic Grievance Procedure</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:r w:rsidR="0070482D">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grievance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E10354">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="00AA606D" w14:paraId="759EC85A" w14:textId="77777777" w:rsidTr="00AA606D">
+      <w:tr w:rsidR="0070482D" w:rsidRPr="00513DE5" w14:paraId="1484F0B3" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="109"/>
+          <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="45CCB6D1" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="7A55D8AC" w14:textId="2A6A4C1D" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Effective</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3204" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598E4258" w14:textId="44E1A759" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00AA606D" w:rsidP="005628E4">
+          <w:p w14:paraId="4A662D9A" w14:textId="7458E418" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="231" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>April 25, 2024</w:t>
+              <w:t>April 2, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="419422AE" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="4CF0552C" w14:textId="7BB2D93E" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B033896" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="3B0045DD" w14:textId="4EE536AA" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
-              <w:ind w:left="106"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="00AA606D" w14:paraId="4F016345" w14:textId="77777777" w:rsidTr="00AA606D">
+      <w:tr w:rsidR="0070482D" w:rsidRPr="00513DE5" w14:paraId="30BFB435" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="67791A41" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="4B12CC75" w14:textId="1C2BF849" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3204" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF12FAB" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="2B3A7EA5" w14:textId="117958BC" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
-              <w:ind w:right="579"/>
+              <w:ind w:left="108" w:right="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA606D">
-[...32 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice-President </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBE76DB" w14:textId="7889330F" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00F37222" w:rsidP="005628E4">
+          <w:p w14:paraId="7E19471F" w14:textId="0155AD5B" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDB3EB5" w14:textId="54FE2059" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00F37222" w:rsidP="005628E4">
+          <w:p w14:paraId="2ACA5F88" w14:textId="3A6943FB" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Student Rights and Responsibilities</w:t>
             </w:r>
-            <w:r w:rsidR="00AA606D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="00AA606D" w14:paraId="0ED14611" w14:textId="77777777" w:rsidTr="00AA606D">
+      <w:tr w:rsidR="0070482D" w:rsidRPr="00513DE5" w14:paraId="636D4922" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="72"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="034A2CC8" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="457119E3" w14:textId="093AF897" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3204" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA4988C" w14:textId="382F6B8C" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="004416FA" w:rsidP="005628E4">
+          <w:p w14:paraId="1EFB01FE" w14:textId="0541D0C3" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Deans’ Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="787D0CEC" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="1E882FAA" w14:textId="1A6CB788" w:rsidR="0070482D" w:rsidRPr="00513DE5" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41D7FE4F" w14:textId="59FCF033" w:rsidR="00B94C18" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="005628E4">
+          <w:p w14:paraId="6ADB202F" w14:textId="556A08E0" w:rsidR="0070482D" w:rsidRDefault="0070482D" w:rsidP="0070482D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
-              <w:ind w:left="106"/>
+              <w:ind w:left="188"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00AA606D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>: Student Complaint Form</w:t>
             </w:r>
-            <w:r w:rsidR="007A7A66" w:rsidRPr="00AA606D">
+            <w:r w:rsidR="004B0C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Student Complaint Form</w:t>
+              <w:t xml:space="preserve"> – Academic Grievance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06694038" w14:textId="7EC1E868" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B94C18" w:rsidP="005628E4">
+          <w:p w14:paraId="4B47C137" w14:textId="77777777" w:rsidR="00ED73C0" w:rsidRDefault="000A56D3" w:rsidP="00ED73C0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
-              <w:ind w:left="106"/>
+              <w:ind w:left="188"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA606D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appendix </w:t>
+              <w:t>Appendix 2: Appeal Form</w:t>
             </w:r>
-            <w:r w:rsidR="00AA606D">
+          </w:p>
+          <w:p w14:paraId="71ABB5E0" w14:textId="183F3101" w:rsidR="0070482D" w:rsidRPr="00ED73C0" w:rsidRDefault="0070482D" w:rsidP="00ED73C0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="188"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix </w:t>
+            </w:r>
+            <w:r w:rsidR="000A56D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA606D">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: Student Rights and Responsibilities Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="00AA606D" w14:paraId="3B835726" w14:textId="77777777" w:rsidTr="00AA606D">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="4B1A0154" w14:textId="77777777" w:rsidTr="0070482D">
         <w:trPr>
-          <w:trHeight w:val="1364"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2094" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="0D79A39D" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="00AA606D">
+          <w:p w14:paraId="729B99CE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA606D">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA606D">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA606D">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3204" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="594FC2A5" w14:textId="3E048360" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="004416FA" w:rsidP="004416FA">
+          <w:p w14:paraId="566868B9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="63EB1CB0" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="00F25448">
+          <w:p w14:paraId="7E8668D4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DB88997" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="00F25448">
+          <w:p w14:paraId="0570953D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49CD7169" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="00B974E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="43FD9BC9" w14:textId="77777777" w:rsidR="001309EE" w:rsidRPr="00E32031" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FECC121" w14:textId="4FC3419D" w:rsidR="0070482D" w:rsidRDefault="0070482D" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070482D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of this procedure is to outline the process of an Academic Grievance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDB5F05" w14:textId="3121920D" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...42 lines deleted...]
-        <w:ind w:left="500" w:right="939" w:hanging="220"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="005628E4">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005628E4">
+      <w:r w:rsidR="0070482D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Grievance</w:t>
       </w:r>
-      <w:r w:rsidR="00E35F88" w:rsidRPr="005628E4">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9DFEB8" w14:textId="77777777" w:rsidR="00580611" w:rsidRPr="00AA606D" w:rsidRDefault="00580611" w:rsidP="003B134F">
+    <w:p w14:paraId="38FB1663" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="00AA606D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1130"/>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="122"/>
         <w:ind w:right="939"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30" w:rsidDel="00DE7798">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>feels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
-[...12 lines deleted...]
-        <w:t>Staff’s grading procedures or instructional activities are adversely affecting the student’s academic standing, the student should approach the Academic Staff/Supervisor to resolve the situation causing the concern.</w:t>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staff’s grading procedures or instructional activities are adversely affecting the student’s academic standing, the student should approach the Academic Staff/Supervisor to resolve the situation causing the concern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E41A890" w14:textId="59E1732D" w:rsidR="00580611" w:rsidRPr="00AA606D" w:rsidRDefault="00580611" w:rsidP="003B134F">
+    <w:p w14:paraId="13969C59" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1130"/>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="117"/>
         <w:ind w:right="939"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1211,3911 +1240,5303 @@
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>situation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>succeed</w:t>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">succeed or the student is not comfortable approaching the Academic Staff/Supervisor, the student will complete the Student Complaint Form and submit it to the Department Chairperson no later than </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10 business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days after the end of the academic term in which the alleged academic grievance occurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37ECA6B5" w14:textId="77777777" w:rsidR="00580611" w:rsidRPr="00AA606D" w:rsidRDefault="00580611" w:rsidP="003B134F">
+    <w:p w14:paraId="13F8C7A5" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="00AA606D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1130"/>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
-        <w:spacing w:before="122"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
         <w:ind w:right="939"/>
-        <w:rPr>
-[...189 lines deleted...]
-        <w:t>to facilitate a timely resolution to the issue at this step.</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If the Academic Staff/Supervisor involved is the Department Chairperson, the Student Complaint Form will be submitted to the Dean of the program. The Dean will normally meet informally with the student and the Academic Staff (with permission of the student) to facilitate a timely resolution to the issue at this step.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC4341D" w14:textId="7DF56E7B" w:rsidR="00580611" w:rsidRPr="00AA606D" w:rsidRDefault="00580611" w:rsidP="003B134F">
+    <w:p w14:paraId="4A0FB917" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="001915D4" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1130"/>
           <w:tab w:val="left" w:pos="1132"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122"/>
         <w:ind w:right="939"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Review by the Department Chairperson: The Department Chairperson will normally meet informally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff/Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="79AB0D30">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...103 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>student)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to facilitate a timely resolution to the issue at this step. A written decision with the resolution will be delivered to the student and Academic Staff/Supervisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9C7179" w14:textId="2FAB21BD" w:rsidR="00B1196B" w:rsidRPr="00AA606D" w:rsidRDefault="00B1196B" w:rsidP="003B134F">
+    <w:p w14:paraId="26A210E7" w14:textId="0C1E3C4B" w:rsidR="00BC7541" w:rsidRPr="00ED73C0" w:rsidRDefault="00BC7541" w:rsidP="00ED73C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="527"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79AB0D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Either party may appeal the decision by delivering the Appeal Form to the Dean of the program on or before the tenth (10th) business day after the student receives the decision from the Department Chairperson.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk156042706"/>
+    </w:p>
+    <w:p w14:paraId="326F3F84" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1130"/>
-          <w:tab w:val="left" w:pos="1132"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dean of the program has the authority to deny </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appeal where the Dean of the program determines that the appeal is being brought solely due to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dissatisfaction with the decision. The Dean of the program will communicate in writing to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rationale in deciding to dismiss an appeal.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="284CE5D3" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="003B134F">
+    <w:p w14:paraId="08AA9E3A" w14:textId="3476ADD7" w:rsidR="00BC7541" w:rsidRPr="00975693" w:rsidRDefault="00BC7541" w:rsidP="00975693">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:spacing w:before="119" w:line="252" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the Academic Staff involved is the Department Chairperson and the Student Complaint Form was delivered to the Dean of the program, an appeal will be delivered to a Dean from another program, as appointed by the Vice-President Academic.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2919896C" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="003B134F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2BF221A2" w14:textId="33A88057" w:rsidR="000A56D3" w:rsidRPr="00ED73C0" w:rsidRDefault="00BC7541" w:rsidP="000A56D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="527"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the Dean of the program grants an appeal, the process will follow the procedures of the Student Rights and Responsibilities Committee.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53B9CFCC" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="00AA606D" w:rsidRDefault="00B974E1" w:rsidP="003B134F">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="1B4AFD8E" w14:textId="3AE0C175" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="31"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Complaint Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00812D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>Form</w:t>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Academic Grievance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B4F255" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="00E0773D" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="338D4AEE" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C04E3C9" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10696"/>
+        <w:gridCol w:w="9336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004416FA" w:rsidRPr="00692ED4" w14:paraId="4AD68345" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="1ADC6F99" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C15029" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="22A357E2" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>STUDENT COMPLAINT FORM</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – ACADEMIC GRIEVANCE</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7D2D3851" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="00692ED4" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="6F6F45FA" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:after="60"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692ED4">
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> POLICY</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2276D40C" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="004416FA" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15B20A17" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="4"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B18C01" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A39CF19" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
         <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00692ED4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F748D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All students will be notified within two (2) business days that a complaint has been received.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2672"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2676"/>
+        <w:gridCol w:w="2317"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1886"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1506"/>
+        <w:gridCol w:w="2356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004416FA" w14:paraId="2A82A6ED" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="7A229B10" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D54CC52" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="46CADB82" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="092F23FC" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="6F53D381" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708424E1" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="7DE5EE6D" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1887BDA2" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="78F8C175" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Today’s Date </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7937">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(MM-DD-YYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="00C9CF2D" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="585A5481" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="955292957"/>
             <w:placeholder>
-              <w:docPart w:val="29EC55937A5C48B985A83FFC5E370051"/>
+              <w:docPart w:val="AA48EDA5E0E64C79B964FD843E0FE5B7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="714A98FA" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="1CA3B4DE" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1645385715"/>
             <w:placeholder>
-              <w:docPart w:val="03FAC5DAB72244E9823E639ECD11F638"/>
+              <w:docPart w:val="89FDEB692F23465F9A7399B3B22073FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="55DBA894" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="4F5E6C75" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-2034485992"/>
             <w:placeholder>
-              <w:docPart w:val="74A738BC6F114EC694E99B8687C21070"/>
+              <w:docPart w:val="0BE9ECC0AAB046EC8B45963009C68BA5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="66DF160C" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="7473AD1A" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Enter Student ID#</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F7885">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1941752044"/>
             <w:placeholder>
-              <w:docPart w:val="A21C772D5B704E44936710CC90CFE364"/>
+              <w:docPart w:val="656ED3A5BC0E4BBB94C2F749369EB836"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="yyyy-MM-dd"/>
               <w:lid w:val="en-CA"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="175DB3DC" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="14C4AE2B" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="6E80D7E0" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="1D15B4A4" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591D9310" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="1C68AB23" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9FC2F9" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="767A221F" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4435" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="467BF93F" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Course Number/Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="0E7D28F1" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-990329802"/>
+            <w:placeholder>
+              <w:docPart w:val="91F8CD424A204D30A02142F551D74B5A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="64BFA761" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="00CE227B" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CE227B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Enter phone number.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-75599684"/>
+            <w:placeholder>
+              <w:docPart w:val="80157E164EE0436C9B2A3E601C84BA32"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="27853019" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="00CE227B" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CE227B">
+                  <w:rPr>
+                    <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter email</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1880076157"/>
+            <w:placeholder>
+              <w:docPart w:val="6CE33852DC2B4576B0CE3ABC35C8AD47"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4435" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B92EC39" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CE227B">
+                  <w:rPr>
+                    <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter course number/name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72985E0B" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5CCA8C" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5836"/>
+        <w:gridCol w:w="3504"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="71459606" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D3551F" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Academic Grievance is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862FDC">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a complaint by a student specifically</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862FDC">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>related to academic matters, alleging arbitrary and unpredictable instructional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00862FDC">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activities, grading procedures, or other incidents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A754E32" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students are encouraged to discuss their concerns and complaints via informal conferences with the appropriate administrator or Academic Staff member.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="36BB8BCC" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1599576C" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5370"/>
+                <w:tab w:val="left" w:pos="7176"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you attempted to resolve your complaint?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-658227029"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1562987011"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="7319C646" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EEE87A" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F596238" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="007B4BE9" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1830016623"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7541" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="15142BEE" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="1152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED853A8" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summarize the nature of your complaint using factual information in your narrative. You may attach an additional sheet of paper if needed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Include evidence demonstrating how grading procedures or instructional activities are adversely affecting your academic standing (e.g., assignment instructions, grading rubrics, etc.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0E20FC" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="007B4BE9" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="687034310"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7541" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="4BABC74A" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="879"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E60EC5" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D17615" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="007B4BE9" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="902481972"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BC7541" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="35649875" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18093C8C" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="0EC66072" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="1050"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3992EC" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="3087D90E" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6735" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6EC0DD" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4045" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E9DB1E" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-632935429"/>
+                <w:placeholder>
+                  <w:docPart w:val="AAD29B657D9245CBA558411AEF30E832"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-CA"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="669EA8AE" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="4C3A028D" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB9F6B2" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For Office Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="1AB01B6E" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6880A6AC" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processed by:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-389891775"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A871151" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1798832678"/>
+                <w:placeholder>
+                  <w:docPart w:val="AAD29B657D9245CBA558411AEF30E832"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-CA"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC7541" w:rsidRPr="008F748D" w14:paraId="6BA009E9" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71191DFB" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-974607359"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1597479E" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B948DFF" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F78A666" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCE9608" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E76DA4" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABC6950" w14:textId="4C37326A" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 2: Appeal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F26EB5" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9336"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="60DBE410" w14:textId="77777777" w:rsidTr="005B5A51">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40866672" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>APPEAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F14ED2D" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EC91872" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="000A56D3">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BBB710" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="000A56D3">
+      <w:pPr>
+        <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B415C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All students wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll be notified within two (2) business days that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been received.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="2352"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="79A53C1F" w14:textId="77777777" w:rsidTr="005B5A51">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436ABF26" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Last Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7133E294" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E88366F" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9D2519" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Today’s Date </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>(MM-DD-YYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="5E67B773" w14:textId="77777777" w:rsidTr="005B5A51">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1090504517"/>
+            <w:placeholder>
+              <w:docPart w:val="FD48F7283687490EABA5D77BCAE20A39"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53005DD5" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter Last Name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="204230041"/>
+            <w:placeholder>
+              <w:docPart w:val="138BE4F979DC4506B495182300A3FEDB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="501C95DC" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter First Name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="933248519"/>
+            <w:placeholder>
+              <w:docPart w:val="2FEDF6E9B9154BF39F5DA7724771B5CA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2695" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73ADFED2" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Enter Student ID#</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-323739461"/>
+            <w:placeholder>
+              <w:docPart w:val="CB1A30343ECC4D26AAE331903EFA1F72"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="yyyy-MM-dd"/>
+              <w:lid w:val="en-CA"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2695" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7515BFB0" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="42572DBA" w14:textId="77777777" w:rsidTr="005B5A51">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF5A200" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2954B112" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3207C0EB" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="3119B590" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="399D1F84" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="7FEA8286" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-990329802"/>
+            <w:id w:val="-334610054"/>
             <w:placeholder>
-              <w:docPart w:val="A41A93FB4FA244CC8D214C00DAABDBF3"/>
+              <w:docPart w:val="B9D2223427134DE2B958CEF6A19514C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5FE6AAC7" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="25821F4D" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>En</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F7885">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>ter</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> phone number</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F7885">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-75599684"/>
+            <w:id w:val="1088427806"/>
             <w:placeholder>
-              <w:docPart w:val="C8CC37F1B059431D95D654AF550BADA2"/>
+              <w:docPart w:val="1C9952D6ED8A429A82810EFAEE9A5018"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F327E9E" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="0BF78193" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter alternate phone number.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1880076157"/>
+            <w:id w:val="705375785"/>
             <w:placeholder>
-              <w:docPart w:val="F047378E89A54AA19CA93E244EF7E5E2"/>
+              <w:docPart w:val="746096DBFA244461802A217944953B4A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4435" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3F304392" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="3132AB83" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>E</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F7885">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">nter </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>email</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F7885">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BCEDEDF" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="004416FA" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="629E48E3" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="000A56D3">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="436"/>
-        <w:gridCol w:w="10264"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004416FA" w:rsidRPr="009C7937" w14:paraId="4CEA61E6" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="72FD1EEF" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A48FBA3" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="009C7937" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="6D5F1031" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7937">
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Nature </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t>f Complaint</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Appeal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="01563355" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="2EB096D0" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-96177556"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="795028269"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="56BA8B8C" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="7398AFD5" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D884F47" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="439E65B5" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Student Rights Violation</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="571C1187" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="197C9B0B" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-320815636"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-648124738"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="62FC03DE" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="47967D08" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="792D3A22" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="73478314" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Academic Grievance</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="66B8C68A" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="19410851" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="123659290"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1687558960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6AD94686" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="5C54A360" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7384C2" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="360C846D" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
-[...3 lines deleted...]
-              <w:t>Decision Appeal</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="07401F6F" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="03890377" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-891502270"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1215465267"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="59A58196" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+              <w:p w14:paraId="6EE8C02C" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D692F15" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="72215363" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
-[...3 lines deleted...]
-              <w:t>Decision Appeal</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Non-Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4202A0E4" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="004416FA" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A56A181" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="000A56D3">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6685"/>
-        <w:gridCol w:w="4015"/>
+        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="3505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004416FA" w14:paraId="1C558B06" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="1F65805E" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E3342D" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="287EB153" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7937">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="13EB44C9" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="0382B554" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C33595" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="13FA4701" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5370"/>
                 <w:tab w:val="left" w:pos="7176"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
-              <w:t>Have you attempted to resolve your complaint?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attach the Student Complaint Form (if applicable) and the decision to your Appeal Form. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="7E0BC448" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="3F4C5869" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="43BA9A93" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="48730153" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
-              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summarize the nature of the appeal. Provide evidence to support a procedural error or bias or discrimination in the decision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C8E526" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="7F06B4A0" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="007B4BE9" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1830016623"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1107966041"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+                  <w:docPart w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidR="000A56D3" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="002FC782" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="670BF35F" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
-          <w:trHeight w:val="1152"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24760A6D" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="6EE87867" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00577B4E">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> in your narrative. You may attach an additional sheet of paper if needed:</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7AAC45" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="675FF376" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="007B4BE9" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="687034310"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1166942827"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+                  <w:docPart w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidR="000A56D3" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="0C3C2281" w14:textId="77777777" w:rsidTr="00CE3360">
-[...40 lines deleted...]
-      <w:tr w:rsidR="004416FA" w14:paraId="14C79A95" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="026B26F2" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A045F44" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="00CB4C36" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="508466DE" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB4C36">
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="3F9626DB" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="1DBB281D" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488208BD" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
-            <w:r w:rsidRPr="00CB4C36">
+          <w:p w14:paraId="63C1D2A6" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="61A863ED" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="1A179616" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6735" w:type="dxa"/>
+            <w:tcW w:w="5835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5D847C" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="2FFEAA0B" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Student Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
+            <w:tcW w:w="3505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B07C96" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="57CE22BD" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-632935429"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-12851611"/>
                 <w:placeholder>
-                  <w:docPart w:val="A1CACA63A0DD489AAD2D78988F1700D4"/>
+                  <w:docPart w:val="5F5DE11AFA024B989A4AFBBDFA6D88E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="140E6859" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="004416FA" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15E59346" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="000A56D3">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5350"/>
-        <w:gridCol w:w="5346"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004416FA" w14:paraId="4A178EFE" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="43380647" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C5CB5E" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="00B537CD" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
+          <w:p w14:paraId="234FB0A2" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B537CD">
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For Office Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="5F9687F5" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="36C34AE0" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D588CF" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
-            <w:r>
+          <w:p w14:paraId="575599F3" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Processed by:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-389891775"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="182871512"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+                  <w:docPart w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEE1B35" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
-            <w:r>
+          <w:p w14:paraId="09FFD60C" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1798832678"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1716385857"/>
                 <w:placeholder>
-                  <w:docPart w:val="A1CACA63A0DD489AAD2D78988F1700D4"/>
+                  <w:docPart w:val="5F5DE11AFA024B989A4AFBBDFA6D88E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004416FA" w14:paraId="442F282D" w14:textId="77777777" w:rsidTr="00CE3360">
+      <w:tr w:rsidR="000A56D3" w:rsidRPr="008F748D" w14:paraId="3E4D10E0" w14:textId="77777777" w:rsidTr="005B5A51">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEABBB0" w14:textId="77777777" w:rsidR="004416FA" w:rsidRDefault="004416FA" w:rsidP="00CE3360">
-            <w:r>
+          <w:p w14:paraId="7D1C35E8" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRPr="008F748D" w:rsidRDefault="000A56D3" w:rsidP="005B5A51">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-974607359"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1138223065"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+                  <w:docPart w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008F7885">
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60252CFF" w14:textId="77777777" w:rsidR="004416FA" w:rsidRPr="00B537CD" w:rsidRDefault="004416FA" w:rsidP="004416FA">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="1D4871CB" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD4A845" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE9EBE2" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090E5B32" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D49C64" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506EF4D1" w14:textId="77777777" w:rsidR="000A56D3" w:rsidRDefault="000A56D3" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342604FB" w14:textId="72113F75" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A56D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-        <w:t>Committee</w:t>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Rights and Responsibilities Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464A6201" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="001B38FA">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="081CB5D1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E31E7B" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="001B38FA">
+    <w:p w14:paraId="50479B4A" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02153B87" w14:textId="6C6DEDC5" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="661D3E25" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1275" w:right="799" w:hanging="442"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The purpose of the Student Rights and Responsibilities Committee is to hear matters affecting the rights and responsibilities of a student, including Academic Grievances,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misconduct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Decision Appeals,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non-Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misconduct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA606D">
+      <w:r w:rsidRPr="2BDA2F6F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decision Appeals. The committee does not participate in matters of student rights violations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03995608" w14:textId="29D2859B" w:rsidR="00EE47E1" w:rsidRDefault="00320A5F" w:rsidP="005628E4">
+    <w:p w14:paraId="0AE61099" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1557"/>
+        </w:tabs>
+        <w:ind w:left="1557" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37177A6D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC06DF5" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:ind w:left="1276" w:right="797" w:hanging="442"/>
-[...101 lines deleted...]
-        <w:t>Registrar with a copy.</w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>normally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>consist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>membership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683D2FBE" w14:textId="77777777" w:rsidR="003B134F" w:rsidRPr="00AA606D" w:rsidRDefault="003B134F" w:rsidP="001B38FA">
+    <w:p w14:paraId="634718FB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="846"/>
+          <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="845" w:right="797"/>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dean of the School who will act as Chair of the Committee; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3996523D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>members,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and one nominated by the Vice-President Academic; Two alternates will be nominated by the Vice-President Academic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDCE11" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Two student representatives, one selected from the Students’ Association membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nominated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Vice-President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Membership</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F03E53A" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="16374F33" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>The</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>shall</w:t>
-[...83 lines deleted...]
-        <w:t>with</w:t>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disqualify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deliberating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>annual</w:t>
-[...41 lines deleted...]
-        <w:t>a rotating Dean based on the division of the hearing:</w:t>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>there are concerns about perception of bias</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk162009928"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if they have been involved with the issue prior to this step.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Another member from the same constituency is named as a replacement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437DBF3E" w14:textId="0F1BB604" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
-[...847 lines deleted...]
-    <w:p w14:paraId="3083FC2C" w14:textId="77777777" w:rsidR="003B134F" w:rsidRPr="00AA606D" w:rsidRDefault="003B134F" w:rsidP="001B38FA">
+    <w:p w14:paraId="62E61604" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1554"/>
           <w:tab w:val="left" w:pos="1557"/>
         </w:tabs>
-        <w:ind w:left="1557" w:right="797" w:firstLine="0"/>
+        <w:ind w:left="1557" w:right="797"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784E1BC8" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="001B38FA">
+    <w:p w14:paraId="2FE78407" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="843" w:right="797" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678CD126" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="5FC0BB96" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>quorum</w:t>
@@ -5218,62 +6639,66 @@
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> five.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C3786B" w14:textId="66BE1A34" w:rsidR="003B134F" w:rsidRPr="005628E4" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="7FE9486C" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Three</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>affirmative</w:t>
@@ -5411,92 +6836,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee.</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>All Committee members, including the Chair of the Committee, must vote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699CA758" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="001B38FA">
+    <w:p w14:paraId="338C5CC2" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CCD879" w14:textId="644F58BA" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="2ACF4C54" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>term</w:t>
@@ -5640,142 +7073,136 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B134F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cademic</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>ear.</w:t>
+        <w:t xml:space="preserve"> year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109F3A25" w14:textId="77777777" w:rsidR="003B134F" w:rsidRPr="00AA606D" w:rsidRDefault="003B134F" w:rsidP="001B38FA">
+    <w:p w14:paraId="6DB001CA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1696"/>
         </w:tabs>
-        <w:ind w:left="1696" w:right="797" w:firstLine="0"/>
+        <w:ind w:left="1696" w:right="797"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02997D51" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="005628E4" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="144182F8" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Jurisdiction of the Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D99EA81" w14:textId="0670A164" w:rsidR="003B134F" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="304A1CD1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Student</w:t>
@@ -5892,62 +7319,66 @@
         </w:rPr>
         <w:t>outcomes</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for grievances affecting the rights and responsibilities of a student, including Academic Grievances, Academic Misconduct Grievances, and Non-Academic Misconduct </w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Grievances. The committee does not participate in matters of student rights violations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F09C2A" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="264044A9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Student Rights and Responsibilities Committee shall have no jurisdiction to hear a grievance</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unless</w:t>
@@ -6085,62 +7516,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>been followed. The informal procedures may include seeking resolution under related policies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A3BF56" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="0A96CCDB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
@@ -6285,72 +7720,77 @@
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> appear.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F03C67" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="5E937300" w14:textId="240A9D94" w:rsidR="00314A24" w:rsidRPr="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
@@ -6415,158 +7855,112 @@
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> confidentially.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CCB9C4" w14:textId="77777777" w:rsidR="003B134F" w:rsidRDefault="003B134F" w:rsidP="005628E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59AF9D17" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1694"/>
         </w:tabs>
-        <w:ind w:left="1696" w:right="797" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AF96FF" w14:textId="77777777" w:rsidR="005628E4" w:rsidRDefault="005628E4" w:rsidP="005628E4">
+    <w:p w14:paraId="412A703E" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="843" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B09908" w14:textId="1C3740DE" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="1420E227" w14:textId="43CA3057" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Upon</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>receipt</w:t>
@@ -6589,51 +7983,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Student Complaint Form,</w:t>
+        <w:t>Student Complaint Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00837C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Appeal Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
@@ -6732,130 +8140,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a Student Rights and Responsibilities Committee is formed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEBB0A8" w14:textId="7E2B2B1F" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="4C90ADA9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> the issue within a reasonable timeframe.</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Student Rights and Responsibilities Committee will meet to consider the issue presented and will strive to conclude the issue within a reasonable timeframe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D92798" w14:textId="0EC03488" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="65630EC6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> to state their case. The Student</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Both the appellant and the respondent will be given opportunity to state their case. The Student</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rights</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
@@ -6972,135 +8356,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to present</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information. Written submissions or teleconference participation may be acceptable.</w:t>
+        <w:t xml:space="preserve"> information. Written submissions or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participation may be acceptable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD0E1A3" w14:textId="530BBE12" w:rsidR="00EE47E1" w:rsidRPr="00AA606D" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="243AAEBA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Upon conclusion of their deliberation, the Student Rights and Responsibilities Committee shall</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>prepare</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>brief</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>summary</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
@@ -7181,228 +8581,223 @@
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Committee, and the reasons for the recommendation. The summary and recommendation shall be signed by the Chair of the Committee and normally delivered to the appellant and respondent within five (5) business days of the conclusion of the hearing with a copy to the Registrar and Provost and Vice President Academic. The Chair of the Student Rights and Responsibilities Committee will oversee </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B134F">
+        <w:t xml:space="preserve">the Committee, and the reasons for the recommendation. The summary and recommendation shall be signed by the Chair of the Committee and normally delivered to the appellant and respondent within five (5) business days of the conclusion of the hearing with a copy to the Registrar and Vice President Academic. The Chair of the Student Rights and Responsibilities Committee will oversee </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>implementation of recommendations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9FC44" w14:textId="729C749B" w:rsidR="0062413A" w:rsidRPr="00AA606D" w:rsidRDefault="00A60C4E" w:rsidP="005628E4">
+    <w:p w14:paraId="7A4DE584" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="797" w:hanging="567"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t>or bias or discrimination against either party on the part of the Student Rights and Responsibilities Committee.</w:t>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk161159549"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The recommendation of the Students Rights and Responsibilities Committee may be appealed by either party to the Vice-President Academic on the grounds of procedural error on the part of the committee, or bias or discrimination against either party on the part of the Student Rights and Responsibilities Committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2312BD34" w14:textId="058D7134" w:rsidR="00A60C4E" w:rsidRPr="00AA606D" w:rsidRDefault="00A60C4E" w:rsidP="005628E4">
+    <w:p w14:paraId="196AF1E4" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="797" w:hanging="567"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="003B134F">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The decision of the Vice</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>President Academic shall be final and binding.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="79398EFB" w14:textId="77777777" w:rsidR="00A60C4E" w:rsidRPr="00AA606D" w:rsidRDefault="00A60C4E" w:rsidP="003B134F">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="36CE71E6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1698"/>
         </w:tabs>
-        <w:ind w:left="1698" w:right="532" w:firstLine="0"/>
+        <w:ind w:left="1698" w:right="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6D07E0" w14:textId="77777777" w:rsidR="00EE47E1" w:rsidRPr="003B134F" w:rsidRDefault="00EE47E1" w:rsidP="003B134F">
+    <w:p w14:paraId="28F455A1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="845"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Records</w:t>
       </w:r>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9B2F71" w14:textId="748DCFFE" w:rsidR="00EE47E1" w:rsidRPr="005628E4" w:rsidRDefault="00EE47E1" w:rsidP="005628E4">
+    <w:p w14:paraId="4085C97F" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Student</w:t>
@@ -7537,1632 +8932,623 @@
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>maintain,</w:t>
       </w:r>
       <w:r w:rsidRPr="005628E4">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>In confidence, the record of proceedings and outcomes. The records will be stored/destroyed as per the Records Management Policy of the Polytechn</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="003B134F">
+        <w:t>In confidence, the record of proceedings and outcomes. The records will be stored/destroyed as per the Records Management Policy of the Polytechnic</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EE47E1" w:rsidRPr="005628E4">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="0FB93C36" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8D924A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7320A566" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="001309EE" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004150D5" w:rsidRPr="001309EE">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1260" w:right="360" w:bottom="1240" w:left="1160" w:header="526" w:footer="1041" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="504DD164" w14:textId="77777777" w:rsidR="00295309" w:rsidRDefault="00295309" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F9081EE" w14:textId="77777777" w:rsidR="007B4BE9" w:rsidRDefault="007B4BE9" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="037D06C5" w14:textId="77777777" w:rsidR="00295309" w:rsidRDefault="00295309" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="38753C87" w14:textId="77777777" w:rsidR="007B4BE9" w:rsidRDefault="007B4BE9" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...35 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...284 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F18978" w14:textId="77777777" w:rsidR="00295309" w:rsidRDefault="00295309" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B01265E" w14:textId="77777777" w:rsidR="007B4BE9" w:rsidRDefault="007B4BE9" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="339BFE4F" w14:textId="77777777" w:rsidR="00295309" w:rsidRDefault="00295309" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3E38D8E4" w14:textId="77777777" w:rsidR="007B4BE9" w:rsidRDefault="007B4BE9" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2715E4D5" w14:textId="4073FA7B" w:rsidR="00E57B22" w:rsidRDefault="005628E4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255E1CA5" w14:textId="7BD7B1A0" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001309EE">
       <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:caps/>
+        <w:smallCaps/>
         <w:noProof/>
-      </w:rPr>
-[...166 lines deleted...]
-        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F0E082F" wp14:editId="3C5D27EF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267DBA16" wp14:editId="4058B728">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>4921167</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4248150</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>444693</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2021943" cy="336108"/>
-          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:extent cx="1696085" cy="281940"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="21" name="Picture 21">
+          <wp:docPr id="1" name="Picture 1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="irc_mi">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2021943" cy="336108"/>
+                    <a:ext cx="1696085" cy="281940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-          </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ACADEMIC </w:t>
+    </w:r>
+    <w:r w:rsidR="0070482D">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>GRIEVANCE</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> P</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ROCEDURE </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66785E92" w14:textId="00B12BCF" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10250CF9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="460A5B42">
+    <w:nsid w:val="005856C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4FC1544"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
-[...19 lines deleted...]
-        <w:ind w:left="1828" w:hanging="284"/>
+        <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...108 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2292" w:hanging="363"/>
+        <w:ind w:left="967" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3142" w:hanging="723"/>
+        <w:ind w:left="1664" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06CF6D32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B63CC0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="1C9613B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1277" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:spacing w:val="-2"/>
-        <w:w w:val="97"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="93"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...18 lines deleted...]
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="1" w:tplc="8B5A9B5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4000" w:hanging="296"/>
+        <w:ind w:left="1828" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="2" w:tplc="DCE85A4E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5313" w:hanging="296"/>
+        <w:ind w:left="2816" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="3" w:tplc="EE003B8C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6626" w:hanging="296"/>
+        <w:ind w:left="3804" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="4" w:tplc="B5D88ECE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7940" w:hanging="296"/>
+        <w:ind w:left="4792" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="5" w:tplc="0F9E9644">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9253" w:hanging="296"/>
+        <w:ind w:left="5780" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="59EC4AFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2910BF9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7756" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FEBE7C6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8744" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F339D3"/>
-[...620 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="233678C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8285E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="846" w:hanging="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -9261,699 +9647,238 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6500" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7906" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CD6478"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51601693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12EE7826"/>
-[...121 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="81F04F90">
+    <w:tmpl w:val="5DFE3A7A"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A28411CC">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1828" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46B05666">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2816" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB90763A">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3804" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E96EC548">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4792" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F426E5CE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5780" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8E302A6A">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41842269"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523326C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99FCC214"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="☐"/>
+    <w:tmpl w:val="9DEC13AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="537" w:hanging="257"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C38EDBD0">
-[...1 lines deleted...]
-      <w:lvlText w:val="☐"/>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1257" w:hanging="257"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5802A8B4">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2311" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A036B790">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3362" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98AED826">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4413" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B64E7612">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5464" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1ED0967C">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510E46BF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF94AD8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7BDC224C"/>
+    <w:tmpl w:val="93383A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="460" w:hanging="360"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="501" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...258 lines deleted...]
-        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1132" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
@@ -9962,68 +9887,57 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1982" w:hanging="723"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2832" w:hanging="296"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2896" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2840" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4153" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -10042,1306 +9956,766 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...644 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6580297B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AC05368"/>
-    <w:lvl w:ilvl="0" w:tplc="2F6A75A0">
+    <w:tmpl w:val="980A219E"/>
+    <w:lvl w:ilvl="0" w:tplc="36023C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1360" w:hanging="363"/>
+        <w:ind w:left="505" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Calibri" w:hAnsi="Gilroy-Medium" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF727578">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2296" w:hanging="363"/>
+        <w:ind w:left="1441" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2252021A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3232" w:hanging="363"/>
+        <w:ind w:left="2377" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D72E1C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4168" w:hanging="363"/>
+        <w:ind w:left="3313" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040CB062">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5104" w:hanging="363"/>
+        <w:ind w:left="4249" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55A640B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6040" w:hanging="363"/>
+        <w:ind w:left="5185" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="606C81D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6976" w:hanging="363"/>
+        <w:ind w:left="6121" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BA3047D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7912" w:hanging="363"/>
+        <w:ind w:left="7057" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDBE2140">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8848" w:hanging="363"/>
+        <w:ind w:left="7993" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...120 lines deleted...]
-    <w:nsid w:val="6FE44A58"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73857C52"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CCDA62EC"/>
+    <w:tmpl w:val="4212293C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="563" w:hanging="363"/>
+        <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1540" w:hanging="588"/>
+        <w:ind w:left="982" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2369" w:hanging="709"/>
+        <w:ind w:left="1664" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3221" w:hanging="711"/>
+        <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2360" w:hanging="711"/>
+        <w:ind w:left="2968" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3220" w:hanging="711"/>
+        <w:ind w:left="3440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4720" w:hanging="711"/>
+        <w:ind w:left="4272" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6220" w:hanging="711"/>
+        <w:ind w:left="4744" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7720" w:hanging="711"/>
+        <w:ind w:left="5576" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2006547400">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A0F60AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10DE8694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B036680"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A18E24A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="454" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1021" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B065B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF102BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1175917701">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="37972386">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="376512089">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="601645350">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="334302505">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1426417913">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1476992180">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="214196556">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="443615874">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1438334711">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1438334711">
-[...44 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1040008711">
+  <w:num w:numId="11" w16cid:durableId="1294823473">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0021348B"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00F47562"/>
+    <w:rsidRoot w:val="001309EE"/>
+    <w:rsid w:val="000004D7"/>
+    <w:rsid w:val="000807A4"/>
+    <w:rsid w:val="00083C1F"/>
+    <w:rsid w:val="000A56D3"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:rsid w:val="00314A24"/>
+    <w:rsid w:val="003979F2"/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rsid w:val="00406FD4"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004B0C4B"/>
+    <w:rsid w:val="00637105"/>
+    <w:rsid w:val="006F094F"/>
+    <w:rsid w:val="0070482D"/>
+    <w:rsid w:val="007177BE"/>
+    <w:rsid w:val="007B4BE9"/>
+    <w:rsid w:val="007F1844"/>
+    <w:rsid w:val="00812D17"/>
+    <w:rsid w:val="00837C26"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00880326"/>
+    <w:rsid w:val="00896106"/>
+    <w:rsid w:val="00964D20"/>
+    <w:rsid w:val="00975693"/>
+    <w:rsid w:val="009B1387"/>
+    <w:rsid w:val="00A17F63"/>
+    <w:rsid w:val="00B1073B"/>
+    <w:rsid w:val="00B21DB1"/>
+    <w:rsid w:val="00BB25E1"/>
+    <w:rsid w:val="00BC7541"/>
+    <w:rsid w:val="00C12550"/>
+    <w:rsid w:val="00D76E6A"/>
+    <w:rsid w:val="00DB6F4A"/>
+    <w:rsid w:val="00E35E7F"/>
+    <w:rsid w:val="00ED73C0"/>
+    <w:rsid w:val="00FC71C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="324B9323"/>
+  <w14:docId w14:val="161CEF40"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F8E8D75C-09DE-48DC-BA92-EEAEC850697B}"/>
+  <w15:docId w15:val="{9934BA32-FD8A-4032-B9B5-7F3036D9CEEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11657,999 +11031,1146 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B974E1"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="62"/>
       <w:ind w:left="280"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ITNumbered123">
+    <w:name w:val="IT Numbered 123"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="001309EE"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="846" w:hanging="284"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...113 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="4"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004150D5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021348B"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...72 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM%3A&amp;ved=0CAUQjRw&amp;url=https%3A//www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928%2Cd.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd=&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM:&amp;ved=0CAUQjRw&amp;url=https://www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928,d.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="29EC55937A5C48B985A83FFC5E370051"/>
+        <w:name w:val="AA48EDA5E0E64C79B964FD843E0FE5B7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{472FD8E2-45CC-4D24-B6E7-7C7054BCC986}"/>
+        <w:guid w:val="{79AA0824-B5FD-451D-AC91-8460838ED40C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="29EC55937A5C48B985A83FFC5E370051"/>
+            <w:pStyle w:val="AA48EDA5E0E64C79B964FD843E0FE5B7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="03FAC5DAB72244E9823E639ECD11F638"/>
+        <w:name w:val="89FDEB692F23465F9A7399B3B22073FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7CB62DA1-7380-479D-B738-ACA0F51B1FF0}"/>
+        <w:guid w:val="{37E5C55D-E1E4-4254-BC6F-6084A728FB0F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="03FAC5DAB72244E9823E639ECD11F638"/>
+            <w:pStyle w:val="89FDEB692F23465F9A7399B3B22073FD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter First Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="74A738BC6F114EC694E99B8687C21070"/>
+        <w:name w:val="0BE9ECC0AAB046EC8B45963009C68BA5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DD7E7DD4-DAA9-4167-B31E-20FC0A0171D5}"/>
+        <w:guid w:val="{DB9F75AB-C243-41C7-A4EC-C2F8178282A6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="74A738BC6F114EC694E99B8687C21070"/>
+            <w:pStyle w:val="0BE9ECC0AAB046EC8B45963009C68BA5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Student ID#</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A21C772D5B704E44936710CC90CFE364"/>
+        <w:name w:val="656ED3A5BC0E4BBB94C2F749369EB836"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C4E233DB-DE2E-44B7-9C0C-41482FFFD7E9}"/>
+        <w:guid w:val="{E980DD55-C115-442B-A13D-C3D8143C5778}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="A21C772D5B704E44936710CC90CFE364"/>
+            <w:pStyle w:val="656ED3A5BC0E4BBB94C2F749369EB836"/>
           </w:pPr>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A41A93FB4FA244CC8D214C00DAABDBF3"/>
+        <w:name w:val="91F8CD424A204D30A02142F551D74B5A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0954052E-82CB-453E-BC3D-E42A209B0398}"/>
+        <w:guid w:val="{E19A4B74-9934-4B99-9C85-80DC04B10FB2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="A41A93FB4FA244CC8D214C00DAABDBF3"/>
+            <w:pStyle w:val="91F8CD424A204D30A02142F551D74B5A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>En</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>ter</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> phone number</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C8CC37F1B059431D95D654AF550BADA2"/>
+        <w:name w:val="80157E164EE0436C9B2A3E601C84BA32"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2494B09D-E017-4840-8189-C344C632B5D6}"/>
+        <w:guid w:val="{B24C1992-9A85-4FBF-978E-BE5AFE96D5AB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="C8CC37F1B059431D95D654AF550BADA2"/>
+            <w:pStyle w:val="80157E164EE0436C9B2A3E601C84BA32"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter alternate phone number.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F047378E89A54AA19CA93E244EF7E5E2"/>
+        <w:name w:val="6CE33852DC2B4576B0CE3ABC35C8AD47"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{00142187-9820-4368-A4A6-815E452300F6}"/>
+        <w:guid w:val="{C5B694A9-4F99-4DCC-AAE9-25544E7F80DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="F047378E89A54AA19CA93E244EF7E5E2"/>
+            <w:pStyle w:val="6CE33852DC2B4576B0CE3ABC35C8AD47"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">nter </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>email</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="91F6271A982F46958A7A3E25BA106D1D"/>
+        <w:name w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B7D383D3-855F-43B0-8564-1D0B0E872E7B}"/>
+        <w:guid w:val="{9B7AA134-FE7A-4120-B744-02B0236FA6C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
           <w:pPr>
-            <w:pStyle w:val="91F6271A982F46958A7A3E25BA106D1D"/>
+            <w:pStyle w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AAD29B657D9245CBA558411AEF30E832"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B092D8F3-D309-41F3-9CE1-F439744E5205}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004812EF" w:rsidRDefault="00AF6686" w:rsidP="00AF6686">
+          <w:pPr>
+            <w:pStyle w:val="AAD29B657D9245CBA558411AEF30E832"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FD48F7283687490EABA5D77BCAE20A39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA43B1CE-C1C6-4576-853A-3F34035F2F15}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="FD48F7283687490EABA5D77BCAE20A39"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify the student right(s) being violated</w:t>
+            <w:t>Enter Last Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="138BE4F979DC4506B495182300A3FEDB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1B6B33D-419F-41C6-84E3-58A5F7CCAB12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="138BE4F979DC4506B495182300A3FEDB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter First Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2FEDF6E9B9154BF39F5DA7724771B5CA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E88C26C8-3506-4FDF-8DC6-BCC1A7F79CCA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="2FEDF6E9B9154BF39F5DA7724771B5CA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Student ID#</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="669F72EC45214BD68BA54680D9B4910B"/>
+        <w:name w:val="CB1A30343ECC4D26AAE331903EFA1F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B4072218-8CC3-4C84-9A09-C816B2A03196}"/>
+        <w:guid w:val="{B36FD384-5CC1-4FB1-88C3-28B104B21EF4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
           <w:pPr>
-            <w:pStyle w:val="669F72EC45214BD68BA54680D9B4910B"/>
+            <w:pStyle w:val="CB1A30343ECC4D26AAE331903EFA1F72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B9D2223427134DE2B958CEF6A19514C3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{52BB93FF-A22D-4153-A87D-C1B79A61A31D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="B9D2223427134DE2B958CEF6A19514C3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify course name</w:t>
+            <w:t>En</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>ter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> phone number</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+        <w:name w:val="1C9952D6ED8A429A82810EFAEE9A5018"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7007AD5B-3D12-4DA9-8AFC-383568CEEB79}"/>
+        <w:guid w:val="{B45D0812-5CA9-45F7-82E9-A20192915026}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
           <w:pPr>
-            <w:pStyle w:val="0B1E1DD23BF14D6A9501CB32A0820389"/>
+            <w:pStyle w:val="1C9952D6ED8A429A82810EFAEE9A5018"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter alternate phone number.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="746096DBFA244461802A217944953B4A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AEFCAF94-3CF4-41D4-A80E-CB7461843B7F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="746096DBFA244461802A217944953B4A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>E</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">nter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>email</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F92FA532-7B50-4224-B400-8B3083DEC738}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
+          <w:pPr>
+            <w:pStyle w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
           </w:pPr>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A1CACA63A0DD489AAD2D78988F1700D4"/>
+        <w:name w:val="5F5DE11AFA024B989A4AFBBDFA6D88E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B2907AFD-A9D3-4E3D-89B7-E2ACC6A46317}"/>
+        <w:guid w:val="{4378FA4E-AB3C-42C4-ABEC-1E5E10B92A8E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00651D62" w:rsidP="00651D62">
+        <w:p w:rsidR="00E87C09" w:rsidRDefault="0008330C" w:rsidP="0008330C">
           <w:pPr>
-            <w:pStyle w:val="A1CACA63A0DD489AAD2D78988F1700D4"/>
+            <w:pStyle w:val="5F5DE11AFA024B989A4AFBBDFA6D88E8"/>
           </w:pPr>
           <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...35 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00651D62"/>
-    <w:rsid w:val="00651D62"/>
+    <w:rsidRoot w:val="00537C2D"/>
+    <w:rsid w:val="0008330C"/>
+    <w:rsid w:val="00242A0E"/>
+    <w:rsid w:val="00406FD4"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004812EF"/>
+    <w:rsid w:val="00537C2D"/>
+    <w:rsid w:val="005B1FDA"/>
+    <w:rsid w:val="00672DCA"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00931BA3"/>
+    <w:rsid w:val="00AF6686"/>
+    <w:rsid w:val="00AF6D6E"/>
+    <w:rsid w:val="00BE19A7"/>
+    <w:rsid w:val="00C24BC6"/>
+    <w:rsid w:val="00E35E7F"/>
+    <w:rsid w:val="00E87C09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13023,104 +12544,132 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00651D62"/>
+    <w:rsid w:val="0008330C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29EC55937A5C48B985A83FFC5E370051">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA48EDA5E0E64C79B964FD843E0FE5B7">
+    <w:name w:val="AA48EDA5E0E64C79B964FD843E0FE5B7"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03FAC5DAB72244E9823E639ECD11F638">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89FDEB692F23465F9A7399B3B22073FD">
+    <w:name w:val="89FDEB692F23465F9A7399B3B22073FD"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74A738BC6F114EC694E99B8687C21070">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BE9ECC0AAB046EC8B45963009C68BA5">
+    <w:name w:val="0BE9ECC0AAB046EC8B45963009C68BA5"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A21C772D5B704E44936710CC90CFE364">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="656ED3A5BC0E4BBB94C2F749369EB836">
+    <w:name w:val="656ED3A5BC0E4BBB94C2F749369EB836"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A41A93FB4FA244CC8D214C00DAABDBF3">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91F8CD424A204D30A02142F551D74B5A">
+    <w:name w:val="91F8CD424A204D30A02142F551D74B5A"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8CC37F1B059431D95D654AF550BADA2">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80157E164EE0436C9B2A3E601C84BA32">
+    <w:name w:val="80157E164EE0436C9B2A3E601C84BA32"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F047378E89A54AA19CA93E244EF7E5E2">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CE33852DC2B4576B0CE3ABC35C8AD47">
+    <w:name w:val="6CE33852DC2B4576B0CE3ABC35C8AD47"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91F6271A982F46958A7A3E25BA106D1D">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7E283DDAE8D4AD481B2DC8D8F342875">
+    <w:name w:val="D7E283DDAE8D4AD481B2DC8D8F342875"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="669F72EC45214BD68BA54680D9B4910B">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAD29B657D9245CBA558411AEF30E832">
+    <w:name w:val="AAD29B657D9245CBA558411AEF30E832"/>
+    <w:rsid w:val="00AF6686"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B1E1DD23BF14D6A9501CB32A0820389">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD48F7283687490EABA5D77BCAE20A39">
+    <w:name w:val="FD48F7283687490EABA5D77BCAE20A39"/>
+    <w:rsid w:val="0008330C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1CACA63A0DD489AAD2D78988F1700D4">
-[...1 lines deleted...]
-    <w:rsid w:val="00651D62"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="138BE4F979DC4506B495182300A3FEDB">
+    <w:name w:val="138BE4F979DC4506B495182300A3FEDB"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FEDF6E9B9154BF39F5DA7724771B5CA">
+    <w:name w:val="2FEDF6E9B9154BF39F5DA7724771B5CA"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB1A30343ECC4D26AAE331903EFA1F72">
+    <w:name w:val="CB1A30343ECC4D26AAE331903EFA1F72"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9D2223427134DE2B958CEF6A19514C3">
+    <w:name w:val="B9D2223427134DE2B958CEF6A19514C3"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C9952D6ED8A429A82810EFAEE9A5018">
+    <w:name w:val="1C9952D6ED8A429A82810EFAEE9A5018"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="746096DBFA244461802A217944953B4A">
+    <w:name w:val="746096DBFA244461802A217944953B4A"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EC5626D322D4CB2BEA52620BE6A0F20">
+    <w:name w:val="0EC5626D322D4CB2BEA52620BE6A0F20"/>
+    <w:rsid w:val="0008330C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F5DE11AFA024B989A4AFBBDFA6D88E8">
+    <w:name w:val="5F5DE11AFA024B989A4AFBBDFA6D88E8"/>
+    <w:rsid w:val="0008330C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -13377,341 +12926,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...254 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6860</Characters>
+  <Pages>5</Pages>
+  <Words>1559</Words>
+  <Characters>8889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>180</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Grande Prairie Regional College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7994</CharactersWithSpaces>
+  <CharactersWithSpaces>10428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Peebles, Jodi</dc:creator>
+  <dc:creator>Lewis, Sivagowry</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>