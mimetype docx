--- v0 (2025-11-15)
+++ v1 (2026-05-23)
@@ -1,867 +1,786 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A62DA76" w14:textId="77777777" w:rsidR="00F47562" w:rsidRPr="00513DE5" w:rsidRDefault="00F47562" w:rsidP="00F47562">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00513DE5" w14:paraId="7F2C8900" w14:textId="77777777" w:rsidTr="00513DE5">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="721DBFD9" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="01E311BF" w14:textId="6ECBC8F7" w:rsidR="00C50821" w:rsidRPr="00E10354" w:rsidRDefault="00C50821" w:rsidP="00513DE5">
+          <w:p w14:paraId="5BA55E41" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00E10354" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108" w:after="108" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10354">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Academic Misconduct Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00513DE5" w14:paraId="453701B7" w14:textId="77777777" w:rsidTr="00D5730C">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="1484F0B3" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6A90C32E" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="7A55D8AC" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Effective</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9CA822" w14:textId="1A31CC28" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00513DE5" w:rsidP="00D5730C">
+          <w:p w14:paraId="4A662D9A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="231" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>April 25, 2024</w:t>
+              <w:t>April 2, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEAF3D2" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00E10354">
+          <w:p w14:paraId="4CF0552C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5298A677" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00E10354">
+          <w:p w14:paraId="3B0045DD" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00513DE5" w14:paraId="14D50BE1" w14:textId="77777777" w:rsidTr="00D5730C">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="30BFB435" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
           <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6A49A531" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="4B12CC75" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26532F3B" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="2B3A7EA5" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00513DE5">
-[...32 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice-President </w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6047A986" w14:textId="0A99C472" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="00D5730C">
+          <w:p w14:paraId="7E19471F" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0285D4" w14:textId="25919270" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="00513DE5">
+          <w:p w14:paraId="2ACA5F88" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Student Rights and Responsibilities Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00513DE5" w14:paraId="74836D20" w14:textId="77777777" w:rsidTr="00D5730C">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="636D4922" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
           <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3585F0" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="457119E3" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6021CD" w14:textId="6835F2DE" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="008126B3" w:rsidP="00D5730C">
+          <w:p w14:paraId="1EFB01FE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Deans’ Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFD989A" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="1E882FAA" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07C55F75" w14:textId="5C3CDD99" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00513DE5">
+          <w:p w14:paraId="69993DAF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="188" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00513DE5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-              <w:t>Examples of Academic Misconduct</w:t>
+              <w:t>: Examples of Academic Misconduct</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58265CDA" w14:textId="095B9A13" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="00513DE5">
+          <w:p w14:paraId="36E053DE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="188" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00513DE5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-              <w:t>Example Student Academic Misconduct Letter</w:t>
+              <w:t>: Example Student Academic Misconduct Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="022C1705" w14:textId="20B0C3AF" w:rsidR="00B650C1" w:rsidRPr="00513DE5" w:rsidRDefault="00B650C1" w:rsidP="00513DE5">
+          <w:p w14:paraId="56FE37B3" w14:textId="75B93DE8" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="188" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00513DE5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>: Student Complaint Form</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appeal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D431B2" w14:textId="620E7924" w:rsidR="00C50821" w:rsidRPr="004A661C" w:rsidRDefault="00251355" w:rsidP="004A661C">
+          <w:p w14:paraId="71ABB5E0" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="188" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00513DE5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>: Student Rights and Responsibilities Committee</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: Student Rights and Responsibilities Committee </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00513DE5" w14:paraId="2E901F26" w14:textId="77777777" w:rsidTr="00D5730C">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="4B1A0154" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
           <w:trHeight w:val="2224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="70FE6161" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00D5730C">
+          <w:p w14:paraId="729B99CE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8A144D" w14:textId="619C9A52" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="008126B3" w:rsidP="008126B3">
+          <w:p w14:paraId="566868B9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="2B39B42D" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00F25448">
+          <w:p w14:paraId="7E8668D4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FC1F2E5" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00F25448">
+          <w:p w14:paraId="0570953D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A07B41E" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00C50821">
-[...79 lines deleted...]
-    <w:p w14:paraId="17D2AE96" w14:textId="08759D26" w:rsidR="000D4035" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+    <w:p w14:paraId="43FD9BC9" w14:textId="77777777" w:rsidR="001309EE" w:rsidRPr="00E32031" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11126F7D" w14:textId="7AE2779C" w:rsidR="002A5D61" w:rsidRDefault="002A5D61" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="117"/>
-        <w:ind w:left="500" w:hanging="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of this procedure is to outline the process of a Student Academic Misconduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDB5F05" w14:textId="2B5C5AC1" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -871,3355 +790,3058 @@
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Misconduct</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="0880628C" w14:textId="77777777" w:rsidR="000D4035" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:t>Misconduct Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D88A5B" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00B244B6" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="177"/>
-        <w:ind w:left="851" w:right="530" w:hanging="425"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="530"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Identification of Offence: Academic Staff/Supervisor identifies or is notified about the student’s alleged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>misconduct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>offence.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>determines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alleged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>offence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
-[...15 lines deleted...]
-    <w:p w14:paraId="40515539" w14:textId="77777777" w:rsidR="000D4035" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B244B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warrants further action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C408AE4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:right="530"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Academic Staff may meet with the student to discuss the allegation. If the Academic Staff decides that sufficient evidence exists to pursue the allegation, the Academic Staff reports the allegation in writing to the Department Chairperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D31C2" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="122"/>
-        <w:ind w:left="1418" w:right="681" w:hanging="567"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:ind w:right="681"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If the Academic Staff does not initiate the formal process as outlined in 1.2., the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>incident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...125 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0693C0AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the Student Academic Misconduct Procedure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166C9D5F" w14:textId="6FB77159" w:rsidR="000D4035" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+    <w:p w14:paraId="3A671B41" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="177"/>
-        <w:ind w:left="851" w:right="530" w:hanging="425"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="1BCFD949" w14:textId="2696F4BF" w:rsidR="00B969A2" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:ind w:right="530"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review by the Department Chairperson: The Department Chairperson determines if there is sufficient evidence to pursue the allegation. If the Department Chairperson decides to pursue the allegation, the Department Chairperson checks with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Office of the Registrar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to determine if the student has had previous findings of academic misconduct. If no, this allegation is a possible first offence. If yes, this allegation is a possible second</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> third</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, or fourth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2158DA1C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="122"/>
-        <w:ind w:left="1418" w:right="681" w:hanging="567"/>
+        <w:ind w:right="681"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A student who has committed a first offence of academic misconduct will normally receive a record of first occurrence of academic misconduct added to the student’s academic file along with one or more of the following sanctions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605D75C4" w14:textId="77777777" w:rsidR="00B969A2" w:rsidRDefault="00B969A2" w:rsidP="004A661C">
+    <w:p w14:paraId="7EBF0272" w14:textId="0947C4E2" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...108 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:right="680"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122"/>
+        <w:ind w:right="681"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documented v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erbal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>warning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="61987BA0" w14:textId="5E3D97BC" w:rsidR="000D4035" w:rsidRPr="00B969A2" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CDC01C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Resubmission</w:t>
+        <w:t>Formal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-7"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>misconduct</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7A6CA8BE" w14:textId="78E61CDF" w:rsidR="000D4035" w:rsidRPr="00B969A2" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:t>warning/reprimand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704FACD7" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00B969A2" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Failing</w:t>
+        <w:t>Resubmission</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>grade</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>zero</w:t>
+        <w:t>evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(0)</w:t>
+        <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>on</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>academic</w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>misconduct</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2EEE7E1D" w14:textId="76708F57" w:rsidR="000D4035" w:rsidRPr="00B969A2" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+    </w:p>
+    <w:p w14:paraId="3BA69690" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00B969A2" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B969A2">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Failing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(0)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Completion of the NWP Academic Integrity Module</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1245DE02" w14:textId="77777777" w:rsidR="00B969A2" w:rsidRDefault="00B969A2" w:rsidP="004A661C">
+        <w:t>misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EAEB42" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:left="1418" w:right="680" w:hanging="567"/>
-[...153 lines deleted...]
-    <w:p w14:paraId="00187FDA" w14:textId="77777777" w:rsidR="004A661C" w:rsidRDefault="004A661C" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B969A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Completion of the NWP Academic Integrity Module</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E0F149" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...346 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:left="1418" w:right="680" w:hanging="567"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2FC87FAD" w14:textId="77777777" w:rsidR="004A661C" w:rsidRDefault="004A661C" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>committed a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>second</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will normally receive a record of second occurrence of academic misconduct being added to the student’s academic file along with one or more of the following sanctions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1353BABF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="312723CD" w14:textId="77777777" w:rsidR="000D4035" w:rsidRPr="004A661C" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Formal warning/reprimand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A602A9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
-        <w:rPr>
-[...195 lines deleted...]
-    <w:p w14:paraId="45953408" w14:textId="77777777" w:rsidR="000D4035" w:rsidRPr="004A661C" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Failing grade of zero (0) in the evaluation associated with the academic misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9B5E0D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
-        <w:rPr>
-[...118 lines deleted...]
-    <w:p w14:paraId="1A9E4906" w14:textId="77777777" w:rsidR="004A661C" w:rsidRPr="004A661C" w:rsidRDefault="004A661C" w:rsidP="004A661C">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Failing grade of zero (0) in the course associated with the academic misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632F481E" w14:textId="532920AB" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:left="1418" w:right="680" w:hanging="567"/>
-[...174 lines deleted...]
-    <w:p w14:paraId="1BBDB3BE" w14:textId="75E44880" w:rsidR="000D4035" w:rsidRPr="004A661C" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Completion of the NWP Academic Integrity Module</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38254BDB" w14:textId="1D80D0F6" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="30"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="680"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:ind w:left="1418" w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:spacing w:val="-2"/>
-[...173 lines deleted...]
-    <w:p w14:paraId="77456C36" w14:textId="77777777" w:rsidR="000D4035" w:rsidRPr="00513DE5" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>who has committed a third offence of academic misconduct will normally receive a record of third occurrence of academic misconduct being added to the student’s academic file along with one or more of the following sanctions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376E05B8" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...343 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:left="1418" w:right="680" w:hanging="567"/>
-[...76 lines deleted...]
-    <w:p w14:paraId="412E5FAE" w14:textId="77777777" w:rsidR="004A661C" w:rsidRPr="00513DE5" w:rsidRDefault="004A661C" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Formal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>warning/reprimand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DE42A2" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:left="1418" w:right="680" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="59D0209B" w14:textId="4085BC74" w:rsidR="00251355" w:rsidRPr="00513DE5" w:rsidRDefault="00251355" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Failing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(0)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AEEBB5" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Suspension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194CEEB3" w14:textId="5035C71C" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>committed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>fourth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will normally receive a record of fourth occurrence of academic misconduct being added to the student’s academic file along with one or more of the following sanctions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D2CD97" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Expulsion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EC15FB" w14:textId="52E69AF0" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Prohibited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>registering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>non-credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>courses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1D4134" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="850" w:right="527" w:hanging="425"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="766EB827" w14:textId="1A55ED34" w:rsidR="000D4035" w:rsidRPr="004A661C" w:rsidRDefault="000D4035" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:right="530"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Formal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student: The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chairperson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the allegation to the student and Academic Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, with a copy to the Office of the Registrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. The notice includes the course, academic misconduct details, and consequences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065B3A64" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DBC147" w14:textId="71683A3F" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="850" w:right="527" w:hanging="425"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0F6F6782" w14:textId="355119B2" w:rsidR="00C905BF" w:rsidRPr="004A661C" w:rsidRDefault="00C905BF" w:rsidP="004A661C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="527"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appeal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disciplinary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivering the </w:t>
+      </w:r>
+      <w:r w:rsidR="00595232">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appeal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595232">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Dean of the program on or before the tenth (10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) business day after the appellant receives the written decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A23783" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="680"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Dean of the program has the authority to deny an appellant permission to appeal where the Dean of the program determines that the appeal is being brought solely due to the appellant’s dissatisfaction with the decision.  The Dean of the program will communicate in writing to the appellant the rationale in deciding to dismiss an appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2326F536" w14:textId="12918AAA" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="527"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Rights and Responsibilities Committee: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk156042734"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the Dean of the program grants an appeal, the process will follow the procedures of the Student Rights and Responsibilities Committee.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2BC7E5B0" w14:textId="7BBDE073" w:rsidR="001309EE" w:rsidRDefault="001309EE" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2019FEDA" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6D2D31" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D25157" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5082AC73" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0487DFB7" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:right="1081"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A661C" w:rsidRPr="004A661C">
+      <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>1:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00485055" w:rsidRPr="004A661C">
+        <w:t xml:space="preserve"> Student </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A661C">
+        <w:t xml:space="preserve"> Misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9E28F3" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D95D855" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="655"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Examples of student academic misconduct include but are not limited to the following acts, whether completed or attempted.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>voluntarily</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>consciously</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>aids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>of academic misconduct is also guilty of academic misconduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6898F7A3" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F612259" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Academic</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Misconduct</w:t>
-[...272 lines deleted...]
-        </w:rPr>
         <w:t>Cheating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB2A116" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="004A661C">
+    <w:p w14:paraId="5C6F8D04" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EDA7307" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+    <w:p w14:paraId="7B08EBEC" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="797"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
@@ -4342,2081 +3964,456 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>student:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7BA98F" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C35CA59" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA0F079" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Presents</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>false</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>fabricated</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>material,</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C24C0DF" w14:textId="400F851D" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B8C1487" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Communicates</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...156 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with other students during tests or examinations without explicit permission from the Academic Staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F72E46E" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Consults</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...191 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any person or materials outside the confines of the examination environment (physical or virtual) without permission to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC0D95" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...236 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Writes an examination or part of it outside the confines of the examination environment (physical or virtual) without permission to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B67280" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00513DE5">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Impersonates</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008A51F0">
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> another student in an examination or other class assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672DC343" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...96 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Copies from another student's examination or assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEC97A6" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Allows</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> another student to copy from their examination or assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AF0822" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...194 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Works with others on an evaluative assessment beyond the degree of what is permissible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504FEA2B" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Possesses</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or uses unauthorized materials (such as print or electronic materials, calculators, or other electronic devices) during an evaluative process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03738771" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...201 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Pre-programs a calculator, electronic or other device to contain answers or other unauthorized information for use in examinations or other evaluative assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562AAAEC" w14:textId="02EE1A4C" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Removes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...196 lines deleted...]
-    <w:p w14:paraId="00C361F4" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="008A51F0" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any examination materials or papers from the examination room, without permission to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEC10E0" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="62917F17" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="008A51F0" w:rsidRDefault="00C905BF" w:rsidP="004A661C">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245045DB" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A661C">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Plagiarism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C59111" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="00C905BF">
+    <w:p w14:paraId="3694AC4A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705AF3D8" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+    <w:p w14:paraId="00A26289" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
@@ -6524,4928 +4521,1493 @@
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> student:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4987ED" w14:textId="09A5E3C0" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+    <w:p w14:paraId="58961499" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="284" w:right="797" w:hanging="284"/>
-[...223 lines deleted...]
-    <w:p w14:paraId="5BF07393" w14:textId="358F6862" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Submits or presents work, in whole or in part, taken from another source without appropriate reference to the original creator and/or source.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531CC9CB" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...230 lines deleted...]
-    <w:p w14:paraId="328EBE92" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Commits self-plagiarism by submitting the same work from one course for assessment in a subsequent offering of that same course or in a different course, without prior written permission from all the Academic Staff involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476C0AC1" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...216 lines deleted...]
-    <w:p w14:paraId="2931BDA8" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mentions an author or source in a paper without including a full citation in the bibliography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060B296B" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...174 lines deleted...]
-    <w:p w14:paraId="7445AEF8" w14:textId="733F9047" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Cites a source with inaccurate information, making it impossible to find that source.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B41D78" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...237 lines deleted...]
-    <w:p w14:paraId="3056513D" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Uses a direct quote from a source, cites that source, but fails to indicate the copied text with quotation marks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AA3CFF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...132 lines deleted...]
-    <w:p w14:paraId="7A774F6C" w14:textId="0F0916E8" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Submits work that the student has obtained from someone else.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275EB83C" w14:textId="4E1CF32F" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="0" w:right="797" w:firstLine="0"/>
-[...272 lines deleted...]
-    <w:p w14:paraId="50C9A160" w14:textId="77777777" w:rsidR="004A661C" w:rsidRDefault="004A661C" w:rsidP="00C905BF">
+        <w:ind w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Submits work that contains a purported statement of fact or refers to a source that does not exist or has been concocted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3883E809" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="280"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="775E5842" w14:textId="44A0134C" w:rsidR="00C905BF" w:rsidRDefault="00C905BF" w:rsidP="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492918AC" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A51F0">
+    </w:p>
+    <w:p w14:paraId="636D1EDE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Other Types of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A661C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562C9550" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A51F0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62375C5D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Academic </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A661C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3769847A" w14:textId="07690026" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Misconduct</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="796CC7B8" w14:textId="5DAC7196" w:rsidR="00C905BF" w:rsidRPr="004A661C" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Other Types of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A661C">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660C02AD" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CF9630" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004A661C" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Examples of other types of academic misconduct include but are not limited to situations where a student:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE3F0D0" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="00D5730C">
+    <w:p w14:paraId="10EEB2A9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="284" w:right="799" w:hanging="284"/>
-[...335 lines deleted...]
-    <w:p w14:paraId="699A3912" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sells, distributes, posts, or publishes course materials, recordings, or other information provided by an Academic Staff, or uses them for any commercial purpose without the express permission of the Academic Staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2265BB8D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...210 lines deleted...]
-    <w:p w14:paraId="5C8C5BC0" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Uses the intellectual property of others for distribution, sale, or profit without the authorization of the owner of that material. This includes slides and presentation materials used in a class wherever the owner of those materials has not authorized further use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3583B454" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...163 lines deleted...]
-    <w:p w14:paraId="0FA8CA64" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Intentionally or deliberately acquires or attempts to acquire, possesses, or distributes examination or assessment materials without the Academic Staff’s prior approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355E9343" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...175 lines deleted...]
-    <w:p w14:paraId="5969188C" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tampers or attempts to tamper with examinations, class work, grades, or class records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1DC393" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...170 lines deleted...]
-    <w:p w14:paraId="2FDF91DF" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Removes, defaces, destroys or deliberately keeps library, academic, or reference materials from other students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B818C6" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...161 lines deleted...]
-    <w:p w14:paraId="2EEBD7C7" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Furnishes false information in the context of an assignment or evaluative task.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EB62A4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...182 lines deleted...]
-    <w:p w14:paraId="28C1B6E0" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Has unauthorized access to or interferes with the academic records, data and documents from NWP, an Academic Staff, another student or a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A449869" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...196 lines deleted...]
-    <w:p w14:paraId="2A917117" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Alters a previously graded examination or assignment or alters a grade without the Academic Staff’s prior consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEE6E15" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...119 lines deleted...]
-    <w:p w14:paraId="28AC3E4C" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Intentionally damages or destroys the academic work of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612726A8" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...175 lines deleted...]
-    <w:p w14:paraId="72DEB343" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Impersonates someone or has someone impersonate them in person, in writing, or electronically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D2D93" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...154 lines deleted...]
-    <w:p w14:paraId="64900062" w14:textId="77777777" w:rsidR="00C905BF" w:rsidRPr="00513DE5" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Withholds or alters academic information, portfolios, essays, transcripts, or documents, including during the admissions process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74326169" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...224 lines deleted...]
-    <w:p w14:paraId="0126EDBE" w14:textId="5A3D5163" w:rsidR="00C905BF" w:rsidRPr="008A51F0" w:rsidRDefault="00C905BF" w:rsidP="008A51F0">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Submits altered, forged, or falsified medical or other certificates or documents for academic consideration, or makes false claims for such consideration, including in or as part of an academic appeal, or the academic misconduct process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415FDFAF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="127"/>
-[...134 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Altering, in any way, official documents issued by the Polytechnic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D70314" w14:textId="0C7A0D60" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Gilroy-Medium" w:hAnsi="Gilroy-Medium" w:cs="Gilroy-Medium"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exhibits non-compliance with rules or procedures for either in-person or remote/online examinations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098C0755" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C525F61" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4780A597" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B3DDE8" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72498759" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15FFC302" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7349CF6A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7DCC64" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607AB71F" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="252" w:lineRule="auto"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3A713C19" w14:textId="77777777" w:rsidR="0021348B" w:rsidRPr="00513DE5" w:rsidRDefault="0021348B" w:rsidP="00C50821">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9ABF07" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084FDE01" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AC63AA" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B981EDA" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C68AAB3" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18728E15" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016E495F" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766A9A26" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49610137" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4531D45C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="62"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Appendix</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A51F0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Misconduct</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A962048" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00C50821">
+    <w:p w14:paraId="23AC9F19" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3C610E59" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="00C50821">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F3B1D0" w14:textId="68DBEF26" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="72703BE7" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004150D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADE80FD" w14:textId="2FF87E98" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="56B7095F" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student ID: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F52BB49" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="46EF767A" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F91E41" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA0EE8D" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="0E0A651B" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4E7C5E86" w14:textId="77777777" w:rsidR="008A51F0" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD566D8" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="508" w:lineRule="auto"/>
+        <w:spacing w:line="508" w:lineRule="auto"/>
         <w:ind w:right="-26"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Re: Academic Misconduct in</w:t>
       </w:r>
-      <w:r w:rsidR="008A51F0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[course </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">code] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EC74F6" w14:textId="10F2D259" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="78D7427C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="508" w:lineRule="auto"/>
+        <w:spacing w:line="508" w:lineRule="auto"/>
         <w:ind w:right="-26"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dear [Student</w:t>
       </w:r>
-      <w:r w:rsidR="008A51F0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first name],</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654FBDD5" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="751E7CF7" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:right="328"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The NWP Student Rights and Responsibilities Policy on Student Academic Misconduct provides examples of</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cheating and plagiarism as they relate to examinations and assignments submitted in an NWP course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F32849F" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="2DACFB8E" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1016A55A" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603B38BF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="1" w:after="0" w:line="242" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="328"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Provide additional details regarding discussions of expectations reviewed in class or in course outline: </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
@@ -11748,71 +6310,71 @@
           <w:sz w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>zero on the final exam) and reminded of NWP cheating and plagiarism policies.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD21C26" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="5AFCE023" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A8ECF52" w14:textId="77777777" w:rsidR="00C50821" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="322F7602" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="1" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>As per the NWP policies, [Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -11987,78 +6549,78 @@
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECBB805" w14:textId="77777777" w:rsidR="008A51F0" w:rsidRPr="00513DE5" w:rsidRDefault="008A51F0" w:rsidP="008A51F0">
+    <w:p w14:paraId="61CEF5A7" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="1" w:after="0" w:line="252" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="63B45DBF" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB2FA15" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1360"/>
           <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="61" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="61"/>
         <w:ind w:left="993" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[provide evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12071,193 +6633,193 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>misconduct]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197D43E0" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="008A51F0" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="7C30DF7A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1360"/>
           <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="61" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="61"/>
         <w:ind w:left="993" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[provide evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of the</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> misconduct]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A1B9E5" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="008A51F0" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="79FA4214" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1360"/>
           <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="61" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="61"/>
         <w:ind w:left="993" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[provide evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of the</w:t>
       </w:r>
       <w:r w:rsidRPr="008A51F0">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> misconduct]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58657802" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="008A51F0" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="10C5F5BA" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="008A51F0" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1360"/>
           <w:tab w:val="left" w:pos="1361"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="61" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="61"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B52180A" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="157088CF" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Based on the academic misconduct and this being a [1</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
@@ -12317,70 +6879,70 @@
         </w:rPr>
         <w:t>/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>] offense, [student name] has received [outline the consequence of the academic misconduct aligning with the specification of the student rights and responsibilities policy].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57710688" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="193D356F" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26147383" w14:textId="1DC1A58A" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="5C379AB2" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -12604,592 +7166,566 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...9 lines deleted...]
-        <w:t>n</w:t>
+        <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>appeal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008375DA" w:rsidRPr="00513DE5">
+        <w:t xml:space="preserve">appeal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008375DA" w:rsidRPr="00513DE5">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...5 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>this decision by delivering the Student Complaint Form to [Name of Dean], Dean of [school name].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A035D6" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="5C36816B" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="123E5D5D" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="320FCF26" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D906DC2" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="238AA026" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="28CF956D" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182EA640" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA44A71" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="50ACB3ED" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="1" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-26"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Chairperson name] [Department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC8B4B5" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="0C7F5A4D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6474723D" wp14:editId="1955A1F2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51744DC0" wp14:editId="75D79A02">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>43815</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1301750" cy="214630"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="19172"/>
                 <wp:lineTo x="21179" y="19172"/>
                 <wp:lineTo x="21179" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="11" name="image2.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="image2.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1301750" cy="214630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C94D90" w14:textId="185B4C48" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="008A51F0" w:rsidP="008A51F0">
+    <w:p w14:paraId="0CB7EF3A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="76" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="76" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-26"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="62"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="62"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="86"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="93"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:w w:val="153"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>106</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ave,</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Grande</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prairie,</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AB</w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T8V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C50821" w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4C4 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B13D90" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="076140D7" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="76" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="76" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="6945"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ph: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1493BC9E" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="3901377F" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="76" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="76" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="6945"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Office:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B7C442" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="7EBAD03C" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF0B6B2" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00513DE5" w:rsidRDefault="00C50821" w:rsidP="008A51F0">
+    <w:p w14:paraId="5FD38A7A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cc:</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Name]</w:t>
       </w:r>
@@ -13208,6834 +7744,5958 @@
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NWP</w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Registrar</w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:t>Registra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C28C2D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1000"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476C3FB6" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1000"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4FB4A6" w14:textId="77777777" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1000"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4AFD8E" w14:textId="6446EB27" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A51F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appeal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338D4AEE" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10015"/>
+        <w:gridCol w:w="9336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008126B3" w14:paraId="1A8D60E1" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="489342E5" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="3"/>
-          <w:p w14:paraId="2559D34C" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="4E804A80" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>STUDENT COMPLAINT FORM</w:t>
+              <w:t>APPEAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="020BD23F" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="2AB6F9A0" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:after="60"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CCA4EBD" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3" w:rsidP="008126B3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="547A27E0" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D58B0A9" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB66F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>All students will be notified within two (2) business days that a complaint has been received.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All students wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l be notified within two (2) business days that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been received.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2495"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="2352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008126B3" w14:paraId="4BB87419" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="7DA665FC" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D9A1F37" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="7E7E3FFF" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CAC61A2" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="4C6A1C89" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C2A9030" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="1DD59A33" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07EA89E3" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="2689559E" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Today’s Date </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(MM-DD-YYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="1EDA2F0D" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="2DB7D42D" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="955292957"/>
+            <w:id w:val="1090504517"/>
             <w:placeholder>
-              <w:docPart w:val="987918C09C5F4DBE979BF2DF809B4837"/>
+              <w:docPart w:val="933E27F7F7E64371A65EF626BA4240B5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="7E4ACA7B" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="73A381B5" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1645385715"/>
+            <w:id w:val="204230041"/>
             <w:placeholder>
-              <w:docPart w:val="F74D6AFEFEA74EF0BBF3C8456D64E427"/>
+              <w:docPart w:val="9B2517E6BE834C27A050153DFDBC9AD8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="1646C400" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="62B4050C" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-2034485992"/>
+            <w:id w:val="933248519"/>
             <w:placeholder>
-              <w:docPart w:val="74AF41F44A8546BA8575A40ADB1D424A"/>
+              <w:docPart w:val="BF1452DFC7004A659083AA60C38B9C91"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="33D9FC75" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="2F3286C9" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter Student ID#.</w:t>
+                  <w:t>Enter Student ID#</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1941752044"/>
+            <w:id w:val="-323739461"/>
             <w:placeholder>
-              <w:docPart w:val="3FCAA9D365384583A57D7112B39C85A3"/>
+              <w:docPart w:val="E4AD93D35BDA4064A86C39FEC4C7A2B1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="yyyy-MM-dd"/>
               <w:lid w:val="en-CA"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="4CB6E0C8" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="4069964D" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="6141EE8E" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="5AF54ABD" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="334BC9C2" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="005391C7" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D87EE9D" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="210C2116" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DA06C0" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="695E1FC2" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="0B971256" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="2D1D6FE1" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-990329802"/>
+            <w:id w:val="-334610054"/>
             <w:placeholder>
-              <w:docPart w:val="E19C5B74E28A474E9085C441D9D77DC7"/>
+              <w:docPart w:val="B2874A13A3B74D52819BA5DEB579E324"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="3969B2A0" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="0F4118C5" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter phone number.</w:t>
+                  <w:t>En</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>ter</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> phone number</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-75599684"/>
+            <w:id w:val="1088427806"/>
             <w:placeholder>
-              <w:docPart w:val="D1140C68B3F44B68AC6159614C9DDFBF"/>
+              <w:docPart w:val="67AD31687FEB48EA9F3B75370055676C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="26F67353" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="4F5FE474" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter alternate phone number.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1880076157"/>
+            <w:id w:val="705375785"/>
             <w:placeholder>
-              <w:docPart w:val="0746697176B34CD2B617DD4A3CFAC6C7"/>
+              <w:docPart w:val="1DA5E94C1AEF447AB4DF08D6A8E6A0B8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4435" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="57B310C4" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="2CCC1A65" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter email.</w:t>
+                  <w:t>E</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">nter </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>email</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DA72CA2" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3" w:rsidP="008126B3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D59E6C0" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="436"/>
-        <w:gridCol w:w="9583"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008126B3" w14:paraId="2038D9F6" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="6B9047E7" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51680FF4" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="5CF62FB0" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature of </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Nature of Complaint</w:t>
+              <w:t>Appeal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="19AFED7A" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="71A1B62D" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-96177556"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="795028269"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="400E6F6F" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="19236860" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04D5D097" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="7E67DD4C" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Rights Violation</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Student Rights Violation:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...15 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="016C5201" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="290E24E1" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-320815636"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-648124738"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="0D3612C7" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="63D6C911" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E7B0B45" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="41EC8098" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Academic Grievance</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Academic Grievance:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...15 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="781ED6AB" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="48D8933C" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="123659290"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1687558960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="33928E43" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="1EA9A787" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18686607" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="6D8CAD13" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="06C9C90E" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="3D44247B" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-891502270"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1215465267"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="521E688D" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+              <w:p w14:paraId="37953CD7" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="739DC635" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="734BC7FD" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Non-Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0632E3D9" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3" w:rsidP="008126B3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A3847FD" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6259"/>
-        <w:gridCol w:w="3760"/>
+        <w:gridCol w:w="5836"/>
+        <w:gridCol w:w="3504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008126B3" w14:paraId="7DFF5441" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="0700CA0C" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="695BB36D" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="5C2EB5C9" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="6D6F9B4B" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="612B3EFD" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="475044E3" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="4453E2A9" w14:textId="2C0F6A24" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5370"/>
                 <w:tab w:val="left" w:pos="7176"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Have you attempted to resolve your complaint?</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attach the Student Complaint Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00595232">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the decision to your Appeal Form. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="6DBD5F45" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="27560978" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DA57C7C" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="531C68B2" w14:textId="4BEC53DA" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summarize the nature of the appeal. Provide evidence to support a procedural error or bias or discrimination in the decision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A5A526" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="03E94704" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="001343FF" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1830016623"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1107966041"/>
                 <w:placeholder>
-                  <w:docPart w:val="1B6ECA3D2F834329AF66B6852D349333"/>
+                  <w:docPart w:val="4C79493719054B01A0CCB5CE8998C885"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="003D79F6" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="71206F6B" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="1E4E7366" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
-          <w:trHeight w:val="1152"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14FCCA50" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="422F2C1D" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> in your narrative. You may attach an additional sheet of paper if needed:</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40EA21D3" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="26BC3BCA" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="001343FF" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="687034310"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1166942827"/>
                 <w:placeholder>
-                  <w:docPart w:val="1B6ECA3D2F834329AF66B6852D349333"/>
+                  <w:docPart w:val="4C79493719054B01A0CCB5CE8998C885"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="003D79F6" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="1B517683" w14:textId="77777777" w:rsidTr="008126B3">
-[...47 lines deleted...]
-      <w:tr w:rsidR="008126B3" w14:paraId="6346676F" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="239137C6" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F3C3192" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="42ADE0AD" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="1B4C3EE1" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="70622C21" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EFAEC69" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
-            <w:r>
+          <w:p w14:paraId="15156220" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="1867D1D2" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="59D99C9C" w14:textId="77777777" w:rsidTr="003D79F6">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6735" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5836" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57150332" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="0143EB46" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Student Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C287D9D" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="25A58485" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-632935429"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-12851611"/>
                 <w:placeholder>
-                  <w:docPart w:val="B6C5D2AED9A940D683F1A2DA6F422CC3"/>
+                  <w:docPart w:val="0EEF77B537B246C589B01D57CDBC793C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61E91A56" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3" w:rsidP="008126B3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C59FE27" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5025"/>
-        <w:gridCol w:w="4990"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008126B3" w14:paraId="27246278" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="5A1F312B" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46A44629" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
+          <w:p w14:paraId="7377E87E" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For Office Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="39F34F7E" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="6D86DAFD" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E26BB0" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
-            <w:r>
+          <w:p w14:paraId="79AE2126" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Processed by:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-389891775"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="182871512"/>
                 <w:placeholder>
-                  <w:docPart w:val="1B6ECA3D2F834329AF66B6852D349333"/>
+                  <w:docPart w:val="4C79493719054B01A0CCB5CE8998C885"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E4A0D76" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
-            <w:r>
+          <w:p w14:paraId="283AA98A" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1798832678"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1716385857"/>
                 <w:placeholder>
-                  <w:docPart w:val="B6C5D2AED9A940D683F1A2DA6F422CC3"/>
+                  <w:docPart w:val="0EEF77B537B246C589B01D57CDBC793C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008126B3" w14:paraId="3EFCE0DF" w14:textId="77777777" w:rsidTr="008126B3">
+      <w:tr w:rsidR="003D79F6" w:rsidRPr="008F748D" w14:paraId="3A7C2BC5" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="463D76A1" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3">
-            <w:r>
+          <w:p w14:paraId="698BFD2A" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-974607359"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1138223065"/>
                 <w:placeholder>
-                  <w:docPart w:val="1B6ECA3D2F834329AF66B6852D349333"/>
+                  <w:docPart w:val="4C79493719054B01A0CCB5CE8998C885"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="064B9173" w14:textId="77777777" w:rsidR="008126B3" w:rsidRDefault="008126B3" w:rsidP="008126B3">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="48A7F38A" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C252659" w14:textId="3199EBA0" w:rsidR="004150D5" w:rsidRPr="00314A24" w:rsidRDefault="003D79F6" w:rsidP="00314A24">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342604FB" w14:textId="558EADE1" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Rights and Responsibilities Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081CB5D1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50479B4A" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661D3E25" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1275" w:right="799" w:hanging="442"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of the Student Rights and Responsibilities Committee is to hear matters affecting the rights and responsibilities of a student, including Academic Grievances,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decision Appeals,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Non-Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decision Appeals. The committee does not participate in matters of student rights violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE61099" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1557"/>
+        </w:tabs>
+        <w:ind w:left="1557" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37177A6D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC06DF5" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="53A7D3F1" w14:textId="77777777" w:rsidR="00BB419A" w:rsidRPr="005820B7" w:rsidRDefault="00BB419A" w:rsidP="001B401B">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>normally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>consist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>membership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634718FB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dean of the School who will act as Chair of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3996523D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>members,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and one nominated by the Vice-President Academic; Two alternates will be nominated by the Vice-President Academic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDCE11" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Two student representatives, one selected from the Students’ Association membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nominated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Vice-President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16374F33" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disqualify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deliberating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>there are concerns about perception of bias</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk162009928"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if they have been involved with the issue prior to this step.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Another member from the same constituency is named as a replacement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E61604" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1554"/>
+          <w:tab w:val="left" w:pos="1557"/>
+        </w:tabs>
+        <w:ind w:left="1557" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE78407" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
-        <w:spacing w:before="141"/>
-        <w:ind w:right="939" w:hanging="846"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="843" w:right="797" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk155704786"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Purpose</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="687AA43B" w14:textId="0460D68D" w:rsidR="00BB419A" w:rsidRPr="00513DE5" w:rsidRDefault="00BB419A" w:rsidP="001B401B">
+        <w:t>Operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC0BB96" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>quorum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
-[...59 lines deleted...]
-    <w:p w14:paraId="033A8021" w14:textId="77777777" w:rsidR="00A120E8" w:rsidRDefault="00A120E8" w:rsidP="001B401B">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> five.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE9486C" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>affirmative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>votes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>uphold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...14 lines deleted...]
-    <w:p w14:paraId="1F1B00DD" w14:textId="77777777" w:rsidR="00BB419A" w:rsidRPr="005820B7" w:rsidRDefault="00BB419A" w:rsidP="001B401B">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>All Committee members, including the Chair of the Committee, must vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338C5CC2" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
-        <w:spacing w:before="141"/>
-        <w:ind w:right="939" w:hanging="846"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Term</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACF4C54" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cademic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB001CA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1696"/>
+        </w:tabs>
+        <w:ind w:left="1696" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144182F8" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="844"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jurisdiction of the Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304A1CD1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hear and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outcomes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for grievances affecting the rights and responsibilities of a student, including Academic Grievances, Academic Misconduct Grievances, and Non-Academic Misconduct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grievances. The committee does not participate in matters of student rights violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264044A9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Student Rights and Responsibilities Committee shall have no jurisdiction to hear a grievance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outlined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>been followed. The informal procedures may include seeking resolution under related policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A96CCDB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Polytechnic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>employee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E937300" w14:textId="240A9D94" w:rsidR="00314A24" w:rsidRPr="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>conducted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidentially.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AF9D17" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1694"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412A703E" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="843" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005820B7">
+        <w:t>Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1420E227" w14:textId="51BD4E72" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student Complaint Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00390512">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Appeal Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dean,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>days,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ensures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a Student Rights and Responsibilities Committee is formed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C90ADA9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Student Rights and Responsibilities Committee will meet to consider the issue presented and will strive to conclude the issue within a reasonable timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65630EC6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Both the appellant and the respondent will be given opportunity to state their case. The Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>invite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anyone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information. Written submissions or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participation may be acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243AAEBA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Upon conclusion of their deliberation, the Student Rights and Responsibilities Committee shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prepare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>summary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>it,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the recommendation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Committee, and the reasons for the recommendation. The summary and recommendation shall be signed by the Chair of the Committee and normally delivered to the appellant and respondent within five (5) business days of the conclusion of the hearing with a copy to the Registrar and Vice President Academic. The Chair of the Student Rights and Responsibilities Committee will oversee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>implementation of recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DE584" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk161159549"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The recommendation of the Students Rights and Responsibilities Committee may be appealed by either party to the Vice-President Academic on the grounds of procedural error on the part of the committee, or bias or discrimination against either party on the part of the Student Rights and Responsibilities Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196AF1E4" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The decision of the Vice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>President Academic shall be final and binding.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="36CE71E6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1698"/>
+        </w:tabs>
+        <w:ind w:left="1698" w:right="532"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F455A1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Membership</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69FCE35E" w14:textId="77777777" w:rsidR="00BB419A" w:rsidRPr="00513DE5" w:rsidRDefault="00BB419A" w:rsidP="001B401B">
+        <w:t>Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4085C97F" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...146 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Registrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>create</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...616 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maintain,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In confidence, the record of proceedings and outcomes. The records will be stored/destroyed as per the Records Management Policy of the Polytechnic</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A6B79C" w14:textId="3C5B195C" w:rsidR="00BB419A" w:rsidRPr="00513DE5" w:rsidRDefault="00BB419A" w:rsidP="001B401B">
-[...233 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="0FB93C36" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...20 lines deleted...]
-        </w:numPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8D924A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...2502 lines deleted...]
-    <w:sectPr w:rsidR="0030121F" w:rsidRPr="00D5730C">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7320A566" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="001309EE" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004150D5" w:rsidRPr="001309EE">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1260" w:right="360" w:bottom="1240" w:left="1160" w:header="526" w:footer="1041" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39847A6B" w14:textId="77777777" w:rsidR="008E706F" w:rsidRDefault="008E706F" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="32BB7F25" w14:textId="77777777" w:rsidR="001343FF" w:rsidRDefault="001343FF" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AEBFFEE" w14:textId="77777777" w:rsidR="008E706F" w:rsidRDefault="008E706F" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E22CAD0" w14:textId="77777777" w:rsidR="001343FF" w:rsidRDefault="001343FF" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...14 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...512 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="240313FB" w14:textId="77777777" w:rsidR="008E706F" w:rsidRDefault="008E706F" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="48AC2F6F" w14:textId="77777777" w:rsidR="001343FF" w:rsidRDefault="001343FF" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32166282" w14:textId="77777777" w:rsidR="008E706F" w:rsidRDefault="008E706F" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="156560CD" w14:textId="77777777" w:rsidR="001343FF" w:rsidRDefault="001343FF" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E54853F" w14:textId="24DB8358" w:rsidR="000D4035" w:rsidRDefault="00513DE5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255E1CA5" w14:textId="752E87C5" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001309EE">
       <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:caps/>
+        <w:smallCaps/>
         <w:noProof/>
-      </w:rPr>
-[...103 lines deleted...]
-        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="569E2583" wp14:editId="1CEAD584">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267DBA16" wp14:editId="4058B728">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>5217568</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4248150</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>517620</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1696084" cy="281940"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1696085" cy="281940"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1562281696" name="Image 12">
-[...214 lines deleted...]
-          <wp:docPr id="133002948" name="Picture 133002948">
+          <wp:docPr id="1" name="Picture 1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="irc_mi">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1696084" cy="281940"/>
+                    <a:ext cx="1696085" cy="281940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ACADEMIC MISCONDUCT</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> P</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ROCEDURE </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66785E92" w14:textId="00B12BCF" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005856C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4FC1544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="967" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
@@ -20106,139 +13766,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4744" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5576" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058B4454"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06CF6D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B63CC0F6"/>
     <w:lvl w:ilvl="0" w:tplc="1C9613B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1277" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="93"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B5A9B5E">
@@ -20316,993 +13887,106 @@
     <w:lvl w:ilvl="7" w:tplc="2910BF9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEBE7C6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8744" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...122 lines deleted...]
-    <w:nsid w:val="11B573D8"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="233678C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E2ECFE8A"/>
-[...621 lines deleted...]
-    <w:tmpl w:val="70A4D8CA"/>
+    <w:tmpl w:val="B8285E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="501" w:hanging="221"/>
-[...144 lines deleted...]
-      <w:pPr>
         <w:ind w:left="846" w:hanging="567"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1557" w:hanging="723"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2277" w:hanging="721"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="96"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -21346,309 +14030,238 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6500" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7906" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CD6478"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51601693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12EE7826"/>
-[...121 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="81F04F90">
+    <w:tmpl w:val="5DFE3A7A"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A28411CC">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1828" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46B05666">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2816" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB90763A">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3804" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E96EC548">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4792" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F426E5CE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5780" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8E302A6A">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6943D0"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523326C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DEC13AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF94AD8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ED240388"/>
+    <w:tmpl w:val="93383A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1132" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
@@ -21726,1345 +14339,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...1293 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6580297B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="980A219E"/>
     <w:lvl w:ilvl="0" w:tplc="36023C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Calibri" w:hAnsi="Gilroy-Medium" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF727578">
@@ -23142,314 +14461,51 @@
     <w:lvl w:ilvl="7" w:tplc="BA3047D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7057" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDBE2140">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7993" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...262 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73857C52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4212293C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="982" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23518,51 +14574,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4744" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5576" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A0F60AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10DE8694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="967" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23631,408 +14687,423 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4744" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5576" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8306E79C">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B036680"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A18E24A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
+        <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C6927C46">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1828" w:hanging="284"/>
+        <w:ind w:left="1021" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2BF84016">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2816" w:hanging="284"/>
+        <w:ind w:left="1588" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0264F9CC">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3804" w:hanging="284"/>
+        <w:ind w:left="2268" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B9884098">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4792" w:hanging="284"/>
+        <w:ind w:left="2948" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="530EB448">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5780" w:hanging="284"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CD8279AE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6768" w:hanging="284"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7F0C700A">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7756" w:hanging="284"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9C6C86CE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8744" w:hanging="284"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2006547400">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B065B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF102BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1175917701">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1438334711">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="2" w16cid:durableId="37972386">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1563755215">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="3" w16cid:durableId="376512089">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1715693139">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="4" w16cid:durableId="601645350">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1314528037">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="716128605">
+  <w:num w:numId="5" w16cid:durableId="334302505">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1456170690">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="6" w16cid:durableId="1426417913">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1655182313">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="1476992180">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="288122563">
+  <w:num w:numId="8" w16cid:durableId="214196556">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="443615874">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="518660979">
-[...8 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="534931631">
+  <w:num w:numId="10" w16cid:durableId="1438334711">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1191649064">
-[...29 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1426417913">
+  <w:num w:numId="11" w16cid:durableId="1294823473">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0021348B"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00F57977"/>
+    <w:rsidRoot w:val="001309EE"/>
+    <w:rsid w:val="000807A4"/>
+    <w:rsid w:val="00083C1F"/>
+    <w:rsid w:val="001001A3"/>
+    <w:rsid w:val="00116DAB"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rsid w:val="0013379B"/>
+    <w:rsid w:val="001343FF"/>
+    <w:rsid w:val="00190086"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:rsid w:val="001B71DC"/>
+    <w:rsid w:val="001C2894"/>
+    <w:rsid w:val="002A5D61"/>
+    <w:rsid w:val="002D1C11"/>
+    <w:rsid w:val="00314A24"/>
+    <w:rsid w:val="00390512"/>
+    <w:rsid w:val="003979F2"/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="00595232"/>
+    <w:rsid w:val="00637105"/>
+    <w:rsid w:val="00747769"/>
+    <w:rsid w:val="00766BB5"/>
+    <w:rsid w:val="007C5B50"/>
+    <w:rsid w:val="007F1844"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00880326"/>
+    <w:rsid w:val="00896106"/>
+    <w:rsid w:val="008F645B"/>
+    <w:rsid w:val="009B1387"/>
+    <w:rsid w:val="00A5007B"/>
+    <w:rsid w:val="00A833E9"/>
+    <w:rsid w:val="00B1073B"/>
+    <w:rsid w:val="00B21DB1"/>
+    <w:rsid w:val="00B92CB2"/>
+    <w:rsid w:val="00BB25E1"/>
+    <w:rsid w:val="00C12550"/>
+    <w:rsid w:val="00C85CFA"/>
+    <w:rsid w:val="00D710DC"/>
+    <w:rsid w:val="00D76E6A"/>
+    <w:rsid w:val="00DB66F6"/>
+    <w:rsid w:val="00DB6F4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="324B9323"/>
+  <w14:docId w14:val="161CEF40"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F8E8D75C-09DE-48DC-BA92-EEAEC850697B}"/>
+  <w15:docId w15:val="{9934BA32-FD8A-4032-B9B5-7F3036D9CEEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24348,963 +15419,838 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="62"/>
       <w:ind w:left="280"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ITNumbered123">
+    <w:name w:val="IT Numbered 123"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="001309EE"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="846" w:hanging="284"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...113 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="4"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004150D5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021348B"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...72 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM%3A&amp;ved=0CAUQjRw&amp;url=https%3A//www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928%2Cd.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM%3A&amp;ved=0CAUQjRw&amp;url=https%3A//www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928%2Cd.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd=&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM:&amp;ved=0CAUQjRw&amp;url=https://www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928,d.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="987918C09C5F4DBE979BF2DF809B4837"/>
+        <w:name w:val="933E27F7F7E64371A65EF626BA4240B5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1C72B973-A370-4290-B8D6-123FB44F801A}"/>
+        <w:guid w:val="{E685115C-1782-4B69-816A-05544FF495EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="987918C09C5F4DBE979BF2DF809B4837"/>
+            <w:pStyle w:val="933E27F7F7E64371A65EF626BA4240B5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F74D6AFEFEA74EF0BBF3C8456D64E427"/>
+        <w:name w:val="9B2517E6BE834C27A050153DFDBC9AD8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{764A8CC2-2B8A-4E72-9F6E-FD9E71588A21}"/>
+        <w:guid w:val="{565FE9D3-8943-482D-A33E-99BC15DA1BF7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="F74D6AFEFEA74EF0BBF3C8456D64E427"/>
+            <w:pStyle w:val="9B2517E6BE834C27A050153DFDBC9AD8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter First Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="74AF41F44A8546BA8575A40ADB1D424A"/>
+        <w:name w:val="BF1452DFC7004A659083AA60C38B9C91"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C06BB0EE-F46A-4A63-BF7C-C87FB239813E}"/>
+        <w:guid w:val="{B034B12D-6447-49ED-899A-D62AB0A6765D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="74AF41F44A8546BA8575A40ADB1D424A"/>
+            <w:pStyle w:val="BF1452DFC7004A659083AA60C38B9C91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter Student ID#.</w:t>
+            <w:t>Enter Student ID#</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3FCAA9D365384583A57D7112B39C85A3"/>
+        <w:name w:val="E4AD93D35BDA4064A86C39FEC4C7A2B1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7F757057-F284-4F7E-95F2-87CA4A08C9E0}"/>
+        <w:guid w:val="{EB87A96B-9E6A-4B7C-AF6A-49C889257F27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="3FCAA9D365384583A57D7112B39C85A3"/>
+            <w:pStyle w:val="E4AD93D35BDA4064A86C39FEC4C7A2B1"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E19C5B74E28A474E9085C441D9D77DC7"/>
+        <w:name w:val="B2874A13A3B74D52819BA5DEB579E324"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5B416109-3437-469E-A16D-3BE2C9C75B15}"/>
+        <w:guid w:val="{4DBBBA39-8BAC-4671-A54E-558803D6AA53}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="E19C5B74E28A474E9085C441D9D77DC7"/>
+            <w:pStyle w:val="B2874A13A3B74D52819BA5DEB579E324"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter phone number.</w:t>
+            <w:t>En</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>ter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> phone number</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D1140C68B3F44B68AC6159614C9DDFBF"/>
+        <w:name w:val="67AD31687FEB48EA9F3B75370055676C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CC097091-C5D9-4DB7-9A64-11E1D9281A04}"/>
+        <w:guid w:val="{64E4243C-72A3-4AC7-A5A1-F1C2C826D4C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="D1140C68B3F44B68AC6159614C9DDFBF"/>
+            <w:pStyle w:val="67AD31687FEB48EA9F3B75370055676C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter alternate phone number.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0746697176B34CD2B617DD4A3CFAC6C7"/>
+        <w:name w:val="1DA5E94C1AEF447AB4DF08D6A8E6A0B8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7A979C48-6CCF-4C35-8EB2-ADA1CE109DEC}"/>
+        <w:guid w:val="{40188AA6-BC95-4676-BFD3-98D3B3FD8024}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="0746697176B34CD2B617DD4A3CFAC6C7"/>
+            <w:pStyle w:val="1DA5E94C1AEF447AB4DF08D6A8E6A0B8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter email.</w:t>
+            <w:t>E</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">nter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>email</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="256D79846ADC49FBBFF2B4E55ED3239E"/>
+        <w:name w:val="4C79493719054B01A0CCB5CE8998C885"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1BB28789-1ADF-4A6A-9F09-F06917704966}"/>
+        <w:guid w:val="{8809E235-6769-44A9-B19A-873D07FD47FE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="256D79846ADC49FBBFF2B4E55ED3239E"/>
+            <w:pStyle w:val="4C79493719054B01A0CCB5CE8998C885"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify the student right(s) being violated.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="968DD90A5238497A9327EB32EA09D2C9"/>
+        <w:name w:val="0EEF77B537B246C589B01D57CDBC793C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9B15CA7D-03DD-4D06-924C-231814B8E355}"/>
+        <w:guid w:val="{01F89DC7-DA7D-4F5A-AB37-FF6EC6540EE9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006A1C2A" w:rsidP="006A1C2A">
+        <w:p w:rsidR="00AF6D6E" w:rsidRDefault="00537C2D" w:rsidP="00537C2D">
           <w:pPr>
-            <w:pStyle w:val="968DD90A5238497A9327EB32EA09D2C9"/>
+            <w:pStyle w:val="0EEF77B537B246C589B01D57CDBC793C"/>
           </w:pPr>
-          <w:r>
-[...57 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...14 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A1C2A"/>
-    <w:rsid w:val="006A1C2A"/>
+    <w:rsidRoot w:val="00537C2D"/>
+    <w:rsid w:val="000F2B59"/>
+    <w:rsid w:val="0013379B"/>
+    <w:rsid w:val="002E668D"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="00537C2D"/>
+    <w:rsid w:val="005B1FDA"/>
+    <w:rsid w:val="00650D97"/>
+    <w:rsid w:val="007C5B50"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="008F645B"/>
+    <w:rsid w:val="009330FB"/>
+    <w:rsid w:val="009B5AEA"/>
+    <w:rsid w:val="00A15082"/>
+    <w:rsid w:val="00A56FDC"/>
+    <w:rsid w:val="00A833E9"/>
+    <w:rsid w:val="00AF6D6E"/>
+    <w:rsid w:val="00BE19A7"/>
+    <w:rsid w:val="00C9486B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -25678,101 +16624,96 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A1C2A"/>
+    <w:rsid w:val="00537C2D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="987918C09C5F4DBE979BF2DF809B4837">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="933E27F7F7E64371A65EF626BA4240B5">
+    <w:name w:val="933E27F7F7E64371A65EF626BA4240B5"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F74D6AFEFEA74EF0BBF3C8456D64E427">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B2517E6BE834C27A050153DFDBC9AD8">
+    <w:name w:val="9B2517E6BE834C27A050153DFDBC9AD8"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74AF41F44A8546BA8575A40ADB1D424A">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF1452DFC7004A659083AA60C38B9C91">
+    <w:name w:val="BF1452DFC7004A659083AA60C38B9C91"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FCAA9D365384583A57D7112B39C85A3">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4AD93D35BDA4064A86C39FEC4C7A2B1">
+    <w:name w:val="E4AD93D35BDA4064A86C39FEC4C7A2B1"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E19C5B74E28A474E9085C441D9D77DC7">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2874A13A3B74D52819BA5DEB579E324">
+    <w:name w:val="B2874A13A3B74D52819BA5DEB579E324"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1140C68B3F44B68AC6159614C9DDFBF">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67AD31687FEB48EA9F3B75370055676C">
+    <w:name w:val="67AD31687FEB48EA9F3B75370055676C"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0746697176B34CD2B617DD4A3CFAC6C7">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DA5E94C1AEF447AB4DF08D6A8E6A0B8">
+    <w:name w:val="1DA5E94C1AEF447AB4DF08D6A8E6A0B8"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="256D79846ADC49FBBFF2B4E55ED3239E">
-[...1 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C79493719054B01A0CCB5CE8998C885">
+    <w:name w:val="4C79493719054B01A0CCB5CE8998C885"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="968DD90A5238497A9327EB32EA09D2C9">
-[...9 lines deleted...]
-    <w:rsid w:val="006A1C2A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EEF77B537B246C589B01D57CDBC793C">
+    <w:name w:val="0EEF77B537B246C589B01D57CDBC793C"/>
+    <w:rsid w:val="00537C2D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -26029,325 +16970,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...238 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2513</Words>
-  <Characters>14030</Characters>
+  <Words>2453</Words>
+  <Characters>13878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>342</Lines>
-  <Paragraphs>172</Paragraphs>
+  <Lines>384</Lines>
+  <Paragraphs>174</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Grande Prairie Regional College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16371</CharactersWithSpaces>
+  <CharactersWithSpaces>16176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Peebles, Jodi</dc:creator>
+  <dc:creator>Lewis, Sivagowry</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>