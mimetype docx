--- v0 (2025-11-15)
+++ v1 (2026-05-23)
@@ -1,4414 +1,4182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A62DA76" w14:textId="77777777" w:rsidR="00F47562" w:rsidRPr="00532CD3" w:rsidRDefault="00F47562" w:rsidP="00532CD3">
-[...8 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1985"/>
-        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00532CD3" w14:paraId="7F2C8900" w14:textId="77777777" w:rsidTr="00532CD3">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="721DBFD9" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="164"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="01E311BF" w14:textId="67068060" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="0030498F" w:rsidP="00532CD3">
+          <w:p w14:paraId="5BA55E41" w14:textId="346F9DE6" w:rsidR="004150D5" w:rsidRPr="00E10354" w:rsidRDefault="00A05B3B" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="223" w:lineRule="exact"/>
-              <w:ind w:left="171"/>
+              <w:spacing w:before="108" w:after="108" w:line="223" w:lineRule="exact"/>
+              <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-                <w:sz w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00532CD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Non-</w:t>
+              <w:t>Non-Academic Misconduct</w:t>
             </w:r>
-            <w:r w:rsidR="00C50821" w:rsidRPr="00532CD3">
+            <w:r w:rsidR="004150D5" w:rsidRPr="00E10354">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Academic Misconduct Procedure</w:t>
+              <w:t xml:space="preserve"> Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00532CD3" w14:paraId="453701B7" w14:textId="77777777" w:rsidTr="00532CD3">
+      <w:tr w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w14:paraId="1484F0B3" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="171"/>
+          <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6A90C32E" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="7A55D8AC" w14:textId="522F68F9" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="171"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Effective</w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9CA822" w14:textId="65FE855E" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="009D5CD1" w:rsidP="00532CD3">
+          <w:p w14:paraId="4A662D9A" w14:textId="0ECD30EE" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="52"/>
+              <w:spacing w:before="60" w:after="60" w:line="231" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>April 25, 2024</w:t>
+              <w:t>April 2, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEAF3D2" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="4CF0552C" w14:textId="157CFD77" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5298A677" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="3B0045DD" w14:textId="6849682E" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="71"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00532CD3" w14:paraId="14D50BE1" w14:textId="77777777" w:rsidTr="00532CD3">
+      <w:tr w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w14:paraId="30BFB435" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="789"/>
+          <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6A49A531" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="4B12CC75" w14:textId="0DE37EC1" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="171"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26532F3B" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="2B3A7EA5" w14:textId="081DB9E3" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="52" w:right="579"/>
+              <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00532CD3">
-[...32 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice-President </w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="6047A986" w14:textId="2141EB0E" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00532CD3">
+          <w:p w14:paraId="7E19471F" w14:textId="448910D7" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Parent Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D30E895" w14:textId="3836CF56" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="1BF6CD6A" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00532CD3" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Rights </w:t>
+              <w:t>Student Rights and Responsibilities Policy</w:t>
             </w:r>
-            <w:r w:rsidR="0030498F" w:rsidRPr="00532CD3">
+          </w:p>
+          <w:p w14:paraId="2ACA5F88" w14:textId="66332982" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00532CD3" w14:paraId="74836D20" w14:textId="77777777" w:rsidTr="00532CD3">
+      <w:tr w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w14:paraId="636D4922" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="113"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3585F0" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="457119E3" w14:textId="5D5DCA07" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="171"/>
+              <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6021CD" w14:textId="56792BCA" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="009D5CD1" w:rsidP="00532CD3">
+          <w:p w14:paraId="1EFB01FE" w14:textId="42F4BF0F" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="52"/>
+              <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Deans’ Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFD989A" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="1E882FAA" w14:textId="6E9CD567" w:rsidR="00A05B3B" w:rsidRPr="00513DE5" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58265CDA" w14:textId="22E89264" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="3629E59E" w14:textId="2EBCB9E6" w:rsidR="00A05B3B" w:rsidRPr="00532CD3" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="71" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00532CD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Examples of </w:t>
+              <w:t>: Examples of Non</w:t>
             </w:r>
-            <w:r w:rsidR="0030498F" w:rsidRPr="00532CD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Non-Academic Misconduct</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00532CD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Academic Misconduct</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25342A52" w14:textId="1D605581" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00532CD3">
+          <w:p w14:paraId="005ABD43" w14:textId="623F1CE8" w:rsidR="00A05B3B" w:rsidRPr="00532CD3" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="71" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00532CD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>: Student Complaint Form</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appeal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00532CD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D431B2" w14:textId="5F6778A4" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00532CD3">
+          <w:p w14:paraId="71ABB5E0" w14:textId="341B652B" w:rsidR="00A05B3B" w:rsidRPr="004A661C" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="71" w:right="105"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix </w:t>
             </w:r>
-            <w:r w:rsidR="00532CD3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00532CD3">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: Student Rights and Responsibilities Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50821" w:rsidRPr="00532CD3" w14:paraId="2E901F26" w14:textId="77777777" w:rsidTr="00532CD3">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="4B1A0154" w14:textId="77777777" w:rsidTr="0070482D">
         <w:trPr>
-          <w:trHeight w:val="1277"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="70FE6161" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="729B99CE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="6"/>
-              <w:ind w:left="171"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00532CD3">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="00532CD3">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00532CD3">
+            <w:r w:rsidRPr="00513DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8A144D" w14:textId="69AD81A0" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="009D5CD1">
+          <w:p w14:paraId="566868B9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="52"/>
+              <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00532CD3">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D5CD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="2B39B42D" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="7E8668D4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FC1F2E5" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00532CD3">
+          <w:p w14:paraId="0570953D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A07B41E" w14:textId="77777777" w:rsidR="00C50821" w:rsidRPr="00532CD3" w:rsidRDefault="00C50821" w:rsidP="00C50821">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="43FD9BC9" w14:textId="77777777" w:rsidR="001309EE" w:rsidRPr="00E32031" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3C4684" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
-[...70 lines deleted...]
-    <w:p w14:paraId="2D113781" w14:textId="33AC1A5E" w:rsidR="00E52961" w:rsidRPr="00532CD3" w:rsidRDefault="00E52961" w:rsidP="00367B79">
+    <w:p w14:paraId="6FECC121" w14:textId="46584EA5" w:rsidR="0070482D" w:rsidRDefault="0070482D" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="499" w:hanging="499"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Student</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:t xml:space="preserve">Purpose: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070482D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of this procedure is to outline the process of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student Non-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070482D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070482D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DFEBBA" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-4"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Academic</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:t>Student Non-Academic Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidR="004150D5" w:rsidRPr="00513DE5">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Misconduct Procedure</w:t>
+        <w:t xml:space="preserve"> Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EC2E0B" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
-[...9 lines deleted...]
-    <w:p w14:paraId="16AF02E3" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="5CF23441" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="709" w:right="471" w:hanging="425"/>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Determine level of threat: When it is determined that a student poses a threat to campus security or the safety of any person on campus, the Polytechnic reserves the right to take immediate and necessary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>action.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>threat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>result</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>behaviour</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>occurred</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> field trips). </w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">off-campus (e.g. field trips). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530E7C5B" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
-[...11 lines deleted...]
-          <w:w w:val="105"/>
+    <w:p w14:paraId="3C1C03AE" w14:textId="19C60673" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:ind w:left="1021"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>delegate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Department Chairperson and Dean(s) thereafter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC58A3E" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="2A7D0DD0" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Notification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="11"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="14"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Non-Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Misconduct:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E556EE6" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="6E71F998" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="152"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Common Areas: Any individual witnessing non-academic misconduct in common areas of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Polytechnic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or during polytechnic-related activities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>report</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>incident</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Students. If</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>not feel safe, they will contact Campus Security or the local RCMP who will follow up with the Dean of Students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EC3BBE" w14:textId="1A68B98F" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="1747E802" w14:textId="44DCFF92" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Residence: Non-academic misconduct that takes place in NWP residences is initially managed by the Manager of Residence in accordance with the Residence Handbook. The Dean of Students, in consultation with the Coordinator of Residence, will determine if further non-academic disciplinary action is appropriate. </w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student Housing: Non-academic misconduct that takes place in NWP student housing is managed</w:t>
+      </w:r>
+      <w:r w:rsidR="00273984">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00273984">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Dean of Students, in consultation with the Coordinator of Student Housing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00273984">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will determine if further non-academic disciplinary action is appropriate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBCC11D" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="6D7AA745" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Athletics: Non-academic misconduct that takes during NWP Athletic activities team is initially managed by the Coach in accordance with the Athlete Handbook. The Dean of Students, in consultation with the Athletic Director, will determine if further non-academic disciplinary action is appropriate</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17494E41" w14:textId="07F0A3CC" w:rsidR="00C55207" w:rsidRPr="00367B79" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="7D990781" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Setting: Non-academic misconduct in academic settings is initially managed by the Academic </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="109"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="1"/>
           <w:w w:val="185"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="82"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="103"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="103"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="94"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="97"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="97"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="104"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of the student(s). If the Academic </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="1"/>
           <w:w w:val="81"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="130"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="108"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="3"/>
           <w:w w:val="184"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="81"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="102"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="102"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="93"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="94"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="104"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>feel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>safe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dealing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>misconduct,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Campus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Security</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RCMP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>follow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Students.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="109"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="2"/>
           <w:w w:val="185"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="82"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="103"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="2"/>
           <w:w w:val="103"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="96"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="95"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="104"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">feels </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>safe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dealing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>misconduct,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>notify</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dean of Students </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the non-academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>misconduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447E45E0" w14:textId="77777777" w:rsidR="00367B79" w:rsidRPr="00532CD3" w:rsidRDefault="00367B79" w:rsidP="00367B79">
+    <w:p w14:paraId="772649AE" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="152"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> There are two levels of Disciplinary Action for Non-Academic misconduct dependent on the scope of the incident.  </w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disciplinary Action: There are two levels of Disciplinary Action for Non-Academic misconduct dependent on the scope of the incident.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B461595" w14:textId="1A740811" w:rsidR="00C55207" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="2BF367CE" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Level 1 disciplinary action(s) are handled by the Dean of Students and can include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB6DD47" w14:textId="78D40D73" w:rsidR="00C55207" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="7D1590A1" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...15 lines deleted...]
-        <w:t>Verbal warning</w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documented Verbal warning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3453D911" w14:textId="77777777" w:rsidR="00C55207" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="6C8AED58" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="2421" w:right="352"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F07CAC">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Written warning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C8DD2D" w14:textId="70663E47" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="1B27AB73" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="2421" w:right="352"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F07CAC">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non-academic probation or restitution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D9BEA5" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="300E82A8" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F07CAC">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 2 disciplinary action requires an investigation into the incident. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41739BBB" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="72AD5720" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F07CAC">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Dean of Students in consultation with the Director of Human Resources will gather information including but not limited to a detailed description of the alleged incident, who is alleged to have engaged in it, witness(es) to the incident(s), supporting documentation and when and where the incident occurred. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697FB40F" w14:textId="4E829E2E" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00F07CAC">
+    <w:p w14:paraId="0ABB7153" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...24 lines deleted...]
-        <w:t>:</w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Based on this investigation, the Dean of Students will determine the appropriate disciplinary action.  Level 2 disciplinary action(s) can include but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632BA1C7" w14:textId="38DCEBBF" w:rsidR="00C55207" w:rsidRPr="00B90E75" w:rsidRDefault="00C55207" w:rsidP="00B90E75">
+    <w:p w14:paraId="5C274376" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="119"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B90E75">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Removal from the learning environment or an activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEA3293" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00B90E75">
+    <w:p w14:paraId="2A667FE1" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:right="352"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Required to withdraw</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02A2FEBB" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00F07CAC" w:rsidRDefault="00C55207" w:rsidP="00B90E75">
+    <w:p w14:paraId="076F66F4" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:right="352"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F07CAC">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Suspension or expulsion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421310CB" w14:textId="77777777" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
-[...8 lines deleted...]
-    <w:p w14:paraId="707812D0" w14:textId="3E24964A" w:rsidR="00C55207" w:rsidRPr="00B90E75" w:rsidRDefault="00C55207" w:rsidP="00B90E75">
+    <w:p w14:paraId="6968AA02" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="1134" w:right="323"/>
-[...174 lines deleted...]
-        <w:t xml:space="preserve">. The written notice is copied to the Registrar and placed on the student’s file.  </w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal Communication to Student: The Dean of Students sends written notice of the allegation to the student. The notice includes non-academic misconduct details and consequences. The written notice is copied to the Registrar and placed on the student’s file.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4976A8F4" w14:textId="1CA66223" w:rsidR="00C55207" w:rsidRPr="00532CD3" w:rsidRDefault="00C55207" w:rsidP="00367B79">
+    <w:p w14:paraId="3B00708C" w14:textId="6DE24E85" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="138"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00532CD3">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>appeal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>disciplinary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>action</w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00532CD3">
-[...31 lines deleted...]
-      <w:r w:rsidR="00E52961" w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following by delivering the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form to the Dean of the program on or before the tenth (10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00E52961" w:rsidRPr="00532CD3">
+      <w:r w:rsidRPr="00A05B3B">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>) business day after the appellant receives the written decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E36364D" w14:textId="77777777" w:rsidR="00075500" w:rsidRPr="00532CD3" w:rsidRDefault="00075500" w:rsidP="00367B79">
+    <w:p w14:paraId="11FF8561" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="1701" w:right="352" w:hanging="567"/>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> will communicate in writing to the appellant the rationale in deciding to dismiss an appeal.</w:t>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Dean of the program has the authority to deny an appellant permission to appeal where the Dean of the program determines that the appeal is being brought solely due to the appellant’s dissatisfaction with the decision. The Dean of the program will communicate in writing to the appellant the rationale in deciding to dismiss an appeal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FB4DB9" w14:textId="77777777" w:rsidR="00B90E75" w:rsidRPr="00B90E75" w:rsidRDefault="00B90E75" w:rsidP="00B90E75">
+    <w:p w14:paraId="0FA65271" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="1701" w:right="352" w:firstLine="0"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If the Dean of the program was previously involved, then the appeal will be delivered to a Dean from another program, as appointed by the Vice-President Academic.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34BFEA96" w14:textId="11F9DBFE" w:rsidR="00075500" w:rsidRPr="00532CD3" w:rsidRDefault="00E52961" w:rsidP="00367B79">
+    <w:p w14:paraId="09937938" w14:textId="319DD94E" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1130"/>
-          <w:tab w:val="left" w:pos="1132"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:right="1173"/>
-[...170 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B90E75">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Rights and Responsibilities Committee: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the Dean of the program grants an appeal, the process will follow the procedures of the Student Rights and Responsibilities Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E436AF2" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D151C6">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37200B03" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B90E75">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC2B911" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0EAA7E" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D644DDA" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A42A36" w14:textId="77777777" w:rsidR="00F4317A" w:rsidRDefault="00F4317A" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389FA522" w14:textId="77777777" w:rsidR="00A05B3B" w:rsidRPr="00A05B3B" w:rsidRDefault="00A05B3B" w:rsidP="00A05B3B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4AFD8E" w14:textId="6CFA888A" w:rsidR="004150D5" w:rsidRPr="005F2C45" w:rsidRDefault="004150D5" w:rsidP="005F2C45">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B90E75">
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Examples</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45" w:rsidRPr="00B90E75">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-          <w:bCs/>
+        <w:t>Misconduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338D4AEE" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="005F2C45">
+      <w:pPr>
+        <w:ind w:left="-266" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C04E3C9" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="005F2C45">
+      <w:pPr>
+        <w:ind w:left="-266" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321AF118" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Non-Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Misconduct: means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B90E75">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>property-owned,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>leased</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>operated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Student</w:t>
-[...25 lines deleted...]
-        <w:t>Misconduct</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>Polytechnic,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on any </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t>endeavours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00532CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during Polytechnic-related activities such as field trips, that violates explicitly stated Polytechnic rules and regulations, or a Federal, Provincial or Municipal statute, regulation or by-law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B29086" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
-[...210 lines deleted...]
-    <w:p w14:paraId="43D540B4" w14:textId="1207A1B5" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="4E9FF824" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="117"/>
-        <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-academic </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>misconduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
@@ -4461,63 +4229,67 @@
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
         </w:rPr>
         <w:t>limited</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672009F0" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="69FF4F6C" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="130"/>
-        <w:ind w:right="944"/>
+        <w:ind w:left="566" w:right="944"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>providing</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -4664,74 +4436,69 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Polytechnic</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">records or altering or tampering with such official </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>records or altering or tampering with such official records;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="532A2024" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="0296D3FB" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="124"/>
-        <w:ind w:left="844"/>
+        <w:ind w:left="564"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>theft,</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -4798,73 +4565,75 @@
         <w:t>injury</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>property;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="121FEAC2" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="6F4EED51" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="007906FE" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="129"/>
-        <w:ind w:left="844"/>
+        <w:ind w:left="564"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>appropriating</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5051,208 +4820,246 @@
         <w:t>without</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>legally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007906FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>property;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D7DDA9B" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
-[...134 lines deleted...]
-    <w:p w14:paraId="10386D1D" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="41F331EA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="130"/>
-        <w:ind w:left="844"/>
+        <w:ind w:left="564"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>possession,</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5319,73 +5126,75 @@
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>illegal</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>substance;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5FBEAE4D" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="29CEC7BC" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="130"/>
-        <w:ind w:left="844"/>
+        <w:ind w:left="564"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unauthorized</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5452,73 +5261,75 @@
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>alcoholic</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>beverages;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3131A5BA" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="7CD13615" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="127"/>
-        <w:ind w:left="844"/>
+        <w:ind w:left="564"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unauthorized</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5585,74 +5396,76 @@
         <w:t>of,</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Polytechnic</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>facilities;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="58AF9DAC" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="0114CC14" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="132"/>
-        <w:ind w:right="828" w:hanging="284"/>
+        <w:ind w:left="566" w:right="828" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>failure</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5799,75 +5612,70 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the purview of their authority when they are carrying out their normal </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the purview of their authority when they are carrying out their normal duties;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6440A5CD" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="15E5C5E7" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="126"/>
-        <w:ind w:right="1357" w:hanging="284"/>
+        <w:ind w:left="566" w:right="1357" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6014,75 +5822,70 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the property of any member of the Polytechnic </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the property of any member of the Polytechnic community;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F258CE8" w14:textId="526E57AA" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
+    <w:p w14:paraId="2AE5EFF5" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="00532CD3" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="843"/>
           <w:tab w:val="left" w:pos="846"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="130"/>
-        <w:ind w:right="1773" w:hanging="284"/>
+        <w:ind w:left="566" w:right="1773" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>bullying,</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6164,6524 +5967,6481 @@
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> any other </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unacceptable</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>behaviour</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>language</w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532CD3">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(on campus, in classrooms, online or while using computers, at events, on trips, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3613C8C1" w14:textId="77777777" w:rsidR="00F361F9" w:rsidRPr="00532CD3" w:rsidRDefault="00F361F9" w:rsidP="00367B79">
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="1597479E" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B948DFF" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F78A666" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCE9608" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E76DA4" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D004F6" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A05EE0" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2E6295" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C4B4B8" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CE2C753" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="33D821EA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFE5A63" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289085FE" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9154C1" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFA4FFB" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A394FC8" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEFF909" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C00FDE" w14:textId="1CFC6B7E" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 2: Appeal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA52E00" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9873"/>
+        <w:gridCol w:w="9336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="2AC31EED" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="6682EFDA" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44D62F73" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="44E2B8C0" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>STUDENT COMPLAINT FORM</w:t>
+              <w:t>APPEAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E72D56" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="48D6763D" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:after="60"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A86260B" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48387B66" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="4"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="276E3376" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...1 lines deleted...]
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39E2E5E6" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
         <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B415C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>All students will be notified within two (2) business days that a complaint has been received.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All students wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll be notified within two (2) business days that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been received.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2458"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2476"/>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="2352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="107B2D22" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="57CA3A07" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B909F0" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="509A8D55" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ABF0E62" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="542CDB7B" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E97A967" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="57ECE336" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B4AD286" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="35D56D2D" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Today’s Date </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(MM-DD-YYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="4F9F3A5B" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="1D6DA0DE" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="955292957"/>
+            <w:id w:val="1090504517"/>
             <w:placeholder>
-              <w:docPart w:val="C44559A129AD42C1B6E109B33DC658E6"/>
+              <w:docPart w:val="C375FAD380F8471FA3B7BB446889FE1F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="607F2BA5" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="042100DA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1645385715"/>
+            <w:id w:val="204230041"/>
             <w:placeholder>
-              <w:docPart w:val="640BB91EFDC54CB9AEA8A803A9158852"/>
+              <w:docPart w:val="29CDA83B0AEB4367AA065E97813F9F5A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="09BA3EEC" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="012A6AAA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-2034485992"/>
+            <w:id w:val="933248519"/>
             <w:placeholder>
-              <w:docPart w:val="673C0356AA9442218B6F22AF6B96B676"/>
+              <w:docPart w:val="05B564D60D414EC8981D1B913F9B49DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="490C9F61" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="534AA977" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter Student ID#.</w:t>
+                  <w:t>Enter Student ID#</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1941752044"/>
+            <w:id w:val="-323739461"/>
             <w:placeholder>
-              <w:docPart w:val="C5BB30AD40AD4B908C4A013A85CEE536"/>
+              <w:docPart w:val="28914D3072CD495CB1F6B9BDBA11DE6B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="yyyy-MM-dd"/>
               <w:lid w:val="en-CA"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="044B1632" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="72540C6D" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="07CD7D5C" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="4ADA20DF" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8E85C2" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="11C13473" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38AE2F01" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="3C05E46A" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D4E16CD" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="491878AB" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="594277BA" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="6A5E5CF6" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-990329802"/>
+            <w:id w:val="-334610054"/>
             <w:placeholder>
-              <w:docPart w:val="0EAFC494C97447C6B89582C561A63EE5"/>
+              <w:docPart w:val="3A4970CA03874A269716937AB4120F88"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="714EDF73" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="2D2BE24E" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter phone number.</w:t>
+                  <w:t>En</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>ter</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> phone number</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-75599684"/>
+            <w:id w:val="1088427806"/>
             <w:placeholder>
-              <w:docPart w:val="F5946133E2A94A849078981832EC1D07"/>
+              <w:docPart w:val="CB7BA55FFB854357A70091EF41E26F6B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="79DF4558" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="07959545" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter alternate phone number.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1880076157"/>
+            <w:id w:val="705375785"/>
             <w:placeholder>
-              <w:docPart w:val="854A40A5BCC14834B4936C48DE43BD81"/>
+              <w:docPart w:val="13C9C86F815146079C82CBC5A0FF1E4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4435" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="057449DE" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="108C1DC2" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter email.</w:t>
+                  <w:t>E</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">nter </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>email</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F80F9B" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41214021" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="436"/>
-        <w:gridCol w:w="9441"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="3A241EA0" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="038DFC49" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="787BA2DE" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="33A60802" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature of </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Nature of Complaint</w:t>
+              <w:t>Appeal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="4CC53540" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="0C1B5B09" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-96177556"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="795028269"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="16B7C342" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="791441E6" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22CA7A5E" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="19311C67" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Rights Violation</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Student Rights Violation:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...15 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="006EEB13" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="41626EEC" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-320815636"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-648124738"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="4498AE91" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="108023EA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="306DD41B" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="1EEE91F7" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Academic Grievance</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Academic Grievance:  </w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
             </w:r>
-            <w:sdt>
-[...15 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="195D7B29" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="66B265A1" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="123659290"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1687558960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="3A3CF485" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="7846246E" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F7D6A22" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="35F081DA" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="1AE2EB6B" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="0BFA3783" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-891502270"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1215465267"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="324AA172" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+              <w:p w14:paraId="64F1BEBB" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74206C2D" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="292F05B2" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Non-Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E6E1F19" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="193058C3" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6170"/>
-        <w:gridCol w:w="3707"/>
+        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="3505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="22A0694A" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="5176F28A" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31ABB08A" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="6EC9DED8" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="704381CE" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="4480FA40" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EF3F679" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="5B436B87" w14:textId="474E3982" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5370"/>
                 <w:tab w:val="left" w:pos="7176"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Have you attempted to resolve your complaint?</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attach the Student Complaint Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2A7A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the decision to your Appeal Form. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="0841F2A0" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="1ED73040" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68D7B3CB" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="230D4BC8" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summarize the nature of the appeal. Provide evidence to support a procedural error or bias or discrimination in the decision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36196B9B" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="50210C06" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F0AF0" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1830016623"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1107966041"/>
                 <w:placeholder>
-                  <w:docPart w:val="87B4BE7AFFCD4E13B9BB9749F595E2A6"/>
+                  <w:docPart w:val="CFBB5124E8A84C539C845477A82959F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005F2C45" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="1EA879ED" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="4CE04672" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
-          <w:trHeight w:val="1152"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6505AB61" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="4062DA92" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> in your narrative. You may attach an additional sheet of paper if needed:</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258C9E7A" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="2B67EC48" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F0AF0" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="687034310"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1166942827"/>
                 <w:placeholder>
-                  <w:docPart w:val="87B4BE7AFFCD4E13B9BB9749F595E2A6"/>
+                  <w:docPart w:val="CFBB5124E8A84C539C845477A82959F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005F2C45" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="4CFF65E0" w14:textId="77777777" w:rsidTr="009D5CD1">
-[...47 lines deleted...]
-      <w:tr w:rsidR="009D5CD1" w14:paraId="3C5876BD" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="0F552260" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CF41F0F" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="52FB5768" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="4FA5A861" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="3D43660E" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28D006E8" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
-            <w:r>
+          <w:p w14:paraId="50147E70" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="783DFF7C" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="4096678C" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6735" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="213970A0" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="5DAEF8FB" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Student Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33A2665E" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="1C92A37B" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-632935429"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-12851611"/>
                 <w:placeholder>
-                  <w:docPart w:val="050F81345AEE4803AF51A9DDBE71021D"/>
+                  <w:docPart w:val="B6BE0DB3CD854BEF9110C84C9A4FBFA4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D7F21FE" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="650F32BC" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="005F2C45">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4958"/>
-        <w:gridCol w:w="4915"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="1353DD6B" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="70CC2854" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1148077C" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
+          <w:p w14:paraId="131A3E13" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For Office Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="06DC67FC" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="70D30AC6" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1361FC49" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
-            <w:r>
+          <w:p w14:paraId="63341F04" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Processed by:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-389891775"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="182871512"/>
                 <w:placeholder>
-                  <w:docPart w:val="87B4BE7AFFCD4E13B9BB9749F595E2A6"/>
+                  <w:docPart w:val="CFBB5124E8A84C539C845477A82959F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="311828A7" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
-            <w:r>
+          <w:p w14:paraId="6196CA12" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1798832678"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1716385857"/>
                 <w:placeholder>
-                  <w:docPart w:val="050F81345AEE4803AF51A9DDBE71021D"/>
+                  <w:docPart w:val="B6BE0DB3CD854BEF9110C84C9A4FBFA4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5CD1" w14:paraId="711BAFB5" w14:textId="77777777" w:rsidTr="009D5CD1">
+      <w:tr w:rsidR="005F2C45" w:rsidRPr="008F748D" w14:paraId="270D18AC" w14:textId="77777777" w:rsidTr="00A57B19">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508DF5CE" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1">
-            <w:r>
+          <w:p w14:paraId="6B513FE5" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRPr="008F748D" w:rsidRDefault="005F2C45" w:rsidP="00A57B19">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-974607359"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1138223065"/>
                 <w:placeholder>
-                  <w:docPart w:val="87B4BE7AFFCD4E13B9BB9749F595E2A6"/>
+                  <w:docPart w:val="CFBB5124E8A84C539C845477A82959F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E30A4B8" w14:textId="77777777" w:rsidR="009D5CD1" w:rsidRDefault="009D5CD1" w:rsidP="009D5CD1">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="6F342D67" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CEF7E6" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA58867" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0365303B" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EE3C78" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F396622" w14:textId="77777777" w:rsidR="005F2C45" w:rsidRDefault="005F2C45" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342604FB" w14:textId="17ABAF20" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Rights and Responsibilities Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081CB5D1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50479B4A" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661D3E25" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1275" w:right="799" w:hanging="442"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The purpose of the Student Rights and Responsibilities Committee is to hear matters affecting the rights and responsibilities of a student, including Academic Grievances,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decision Appeals,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Non-Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Misconduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decision Appeals. The committee does not participate in matters of student rights violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE61099" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1557"/>
+        </w:tabs>
+        <w:ind w:left="1557" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37177A6D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="005820B7">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC06DF5" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>normally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>consist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>membership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32564BA4" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="005820B7" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
+    <w:p w14:paraId="634718FB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dean of the School who will act as Chair of the Committee; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3996523D" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>members,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BDA2F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and one nominated by the Vice-President Academic; Two alternates will be nominated by the Vice-President Academic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDCE11" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Two student representatives, one selected from the Students’ Association membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nominated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Vice-President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16374F33" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disqualify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deliberating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>there are concerns about perception of bias</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk162009928"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if they have been involved with the issue prior to this step.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Another member from the same constituency is named as a replacement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E61604" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1554"/>
+          <w:tab w:val="left" w:pos="1557"/>
+        </w:tabs>
+        <w:ind w:left="1557" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE78407" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="843"/>
         </w:tabs>
-        <w:spacing w:before="141"/>
-        <w:ind w:hanging="846"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="843" w:right="797" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk155704786"/>
-      <w:r w:rsidRPr="005820B7">
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Purpose</w:t>
+        <w:t>Operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A0AF1E" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
+    <w:p w14:paraId="5FC0BB96" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>quorum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00513DE5">
-[...42 lines deleted...]
-        <w:t>Decision Appeals. The committee does not participate in matters of student rights violations.</w:t>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> five.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366AD1E3" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
+    <w:p w14:paraId="7FE9486C" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>affirmative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>votes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>uphold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...11 lines deleted...]
-        <w:t>Registrar with a copy.</w:t>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>All Committee members, including the Chair of the Committee, must vote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B02CFF3" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="005820B7" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
+    <w:p w14:paraId="338C5CC2" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="844"/>
         </w:tabs>
-        <w:spacing w:before="141"/>
-        <w:ind w:hanging="846"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Term</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACF4C54" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cademic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB001CA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1696"/>
+        </w:tabs>
+        <w:ind w:left="1696" w:right="797"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144182F8" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="844"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845" w:right="797"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Jurisdiction of the Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304A1CD1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hear and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outcomes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for grievances affecting the rights and responsibilities of a student, including Academic Grievances, Academic Misconduct Grievances, and Non-Academic Misconduct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grievances. The committee does not participate in matters of student rights violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264044A9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Student Rights and Responsibilities Committee shall have no jurisdiction to hear a grievance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>outlined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>been followed. The informal procedures may include seeking resolution under related policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A96CCDB" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Polytechnic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>employee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E937300" w14:textId="240A9D94" w:rsidR="00314A24" w:rsidRPr="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>conducted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidentially.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AF9D17" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1694"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412A703E" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="843" w:hanging="565"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005820B7">
+        <w:t>Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1420E227" w14:textId="4DC66209" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student Complaint Form</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6181">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Appeal Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dean,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>days,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ensures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a Student Rights and Responsibilities Committee is formed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C90ADA9" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Student Rights and Responsibilities Committee will meet to consider the issue presented and will strive to conclude the issue within a reasonable timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65630EC6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Both the appellant and the respondent will be given opportunity to state their case. The Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>invite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anyone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information. Written submissions or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>remote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participation may be acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243AAEBA" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Upon conclusion of their deliberation, the Student Rights and Responsibilities Committee shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prepare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>it,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the recommendation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Committee, and the reasons for the recommendation. The summary and recommendation shall be signed by the Chair of the Committee and normally delivered to the appellant and respondent within five (5) business days of the conclusion of the hearing with a copy to the Registrar and Vice President Academic. The Chair of the Student Rights and Responsibilities Committee will oversee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>implementation of recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DE584" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161159549"/>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The recommendation of the Students Rights and Responsibilities Committee may be appealed by either party to the Vice-President Academic on the grounds of procedural error on the part of the committee, or bias or discrimination against either party on the part of the Student Rights and Responsibilities Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196AF1E4" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1843" w:right="797" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The decision of the Vice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA606D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>President Academic shall be final and binding.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="36CE71E6" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="00AA606D" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1698"/>
+        </w:tabs>
+        <w:ind w:left="1698" w:right="532"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F455A1" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="003B134F" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="845"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Membership</w:t>
+        <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F078FD" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
+    <w:p w14:paraId="4085C97F" w14:textId="77777777" w:rsidR="00314A24" w:rsidRPr="005628E4" w:rsidRDefault="00314A24" w:rsidP="00314A24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="797" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...146 lines deleted...]
-      <w:r w:rsidRPr="00513DE5">
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Registrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>create</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="005820B7">
-[...11 lines deleted...]
-        <w:t>a rotating Dean based on the division of the hearing:</w:t>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>maintain,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005628E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B134F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In confidence, the record of proceedings and outcomes. The records will be stored/destroyed as per the Records Management Policy of the Polytechnic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255E6857" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
-[...829 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="0FB93C36" w14:textId="77777777" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6754A568" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0F8D924A" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...145 lines deleted...]
-      </w:r>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="799"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="355A693D" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="00513DE5" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
-[...190 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7320A566" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="001309EE" w:rsidRDefault="004150D5" w:rsidP="00896106">
+      <w:pPr>
+        <w:pStyle w:val="ITNumbered123"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="454"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6884168F" w14:textId="77777777" w:rsidR="001E2BDA" w:rsidRPr="005820B7" w:rsidRDefault="001E2BDA" w:rsidP="001E2BDA">
-[...2072 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="004150D5" w:rsidRPr="001309EE">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1260" w:right="1183" w:bottom="1240" w:left="1160" w:header="526" w:footer="1041" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5434725C" w14:textId="77777777" w:rsidR="00D90719" w:rsidRDefault="00D90719" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5CE39CA8" w14:textId="77777777" w:rsidR="005F0AF0" w:rsidRDefault="005F0AF0" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F1C092B" w14:textId="77777777" w:rsidR="00D90719" w:rsidRDefault="00D90719" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C89E6BD" w14:textId="77777777" w:rsidR="005F0AF0" w:rsidRDefault="005F0AF0" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...14 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...284 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0433B172" w14:textId="77777777" w:rsidR="00D90719" w:rsidRDefault="00D90719" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50808F0D" w14:textId="77777777" w:rsidR="005F0AF0" w:rsidRDefault="005F0AF0" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6594C1C4" w14:textId="77777777" w:rsidR="00D90719" w:rsidRDefault="00D90719" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74250843" w14:textId="77777777" w:rsidR="005F0AF0" w:rsidRDefault="005F0AF0" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2715E4D5" w14:textId="388341C4" w:rsidR="00E57B22" w:rsidRDefault="0030498F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255E1CA5" w14:textId="620FE183" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001309EE">
       <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:caps/>
+        <w:smallCaps/>
         <w:noProof/>
-      </w:rPr>
-[...198 lines deleted...]
-        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F0E082F" wp14:editId="249DA669">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267DBA16" wp14:editId="4058B728">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>5476875</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4248150</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>334009</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1696084" cy="281940"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1696085" cy="281940"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="21" name="Picture 21">
+          <wp:docPr id="1" name="Picture 1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="irc_mi">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1696084" cy="281940"/>
+                    <a:ext cx="1696085" cy="281940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A05B3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NON-ACADEMIC MISCONDUCT </w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ROCEDURE </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66785E92" w14:textId="00B12BCF" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="005856C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4FC1544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06CF6D32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B63CC0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="1C9613B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1277" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="93"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B5A9B5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1828" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DCE85A4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2816" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EE003B8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3804" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5D88ECE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4792" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0F9E9644">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5780" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="59EC4AFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2910BF9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7756" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FEBE7C6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8744" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D8B4249"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53B22844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="465" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1032" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12750,795 +12510,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F339D3"/>
-[...474 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22FF40D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5318213A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -13640,54 +12656,54 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="233678C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EAAC7308"/>
+    <w:tmpl w:val="B8285E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="846" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -13780,172 +12796,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6500" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7906" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351F292D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8250DC90"/>
     <w:lvl w:ilvl="0" w:tplc="29667BDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="846" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="96"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F66F6D8">
@@ -14023,1741 +12918,482 @@
     <w:lvl w:ilvl="7" w:tplc="72BE64EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F86DAC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8744" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A826A6"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51601693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0E8A9FA"/>
-    <w:lvl w:ilvl="0" w:tplc="81F04F90">
+    <w:tmpl w:val="5DFE3A7A"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A28411CC">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1828" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46B05666">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2816" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB90763A">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3804" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E96EC548">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4792" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F426E5CE">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5780" w:hanging="284"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8E302A6A">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41842269"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523326C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99FCC214"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="☐"/>
+    <w:tmpl w:val="9DEC13AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="537" w:hanging="257"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C38EDBD0">
-[...1 lines deleted...]
-      <w:lvlText w:val="☐"/>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1257" w:hanging="257"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5802A8B4">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2311" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A036B790">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3362" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98AED826">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4413" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B64E7612">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5464" w:hanging="257"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1ED0967C">
-[...33 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510E46BF"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF94AD8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7BDC224C"/>
+    <w:tmpl w:val="93383A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="460" w:hanging="360"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="501" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...258 lines deleted...]
-        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="852" w:hanging="363"/>
+        <w:ind w:left="1132" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1702" w:hanging="723"/>
+        <w:ind w:left="1982" w:hanging="723"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2552" w:hanging="296"/>
-[...12 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2896" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2560" w:hanging="296"/>
+        <w:ind w:left="2840" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3873" w:hanging="296"/>
+        <w:ind w:left="4153" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5186" w:hanging="296"/>
+        <w:ind w:left="5466" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6500" w:hanging="296"/>
+        <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7813" w:hanging="296"/>
+        <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...644 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6580297B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AC05368"/>
-    <w:lvl w:ilvl="0" w:tplc="2F6A75A0">
+    <w:tmpl w:val="980A219E"/>
+    <w:lvl w:ilvl="0" w:tplc="36023C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1360" w:hanging="363"/>
+        <w:ind w:left="505" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Calibri" w:hAnsi="Gilroy-Medium" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF727578">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2296" w:hanging="363"/>
+        <w:ind w:left="1441" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2252021A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3232" w:hanging="363"/>
+        <w:ind w:left="2377" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D72E1C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4168" w:hanging="363"/>
+        <w:ind w:left="3313" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040CB062">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5104" w:hanging="363"/>
+        <w:ind w:left="4249" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55A640B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6040" w:hanging="363"/>
+        <w:ind w:left="5185" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="606C81D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6976" w:hanging="363"/>
+        <w:ind w:left="6121" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BA3047D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7912" w:hanging="363"/>
+        <w:ind w:left="7057" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDBE2140">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8848" w:hanging="363"/>
+        <w:ind w:left="7993" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...262 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719827F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="58DEDA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15826,269 +13462,677 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2006547400">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73857C52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4212293C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="982" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A0F60AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10DE8694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B036680"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DED4FF20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="454" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1021" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B065B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF102BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1175917701">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="37972386">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="376512089">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="601645350">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="334302505">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1426417913">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1476992180">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1438334711">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1456170690">
+  <w:num w:numId="8" w16cid:durableId="214196556">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1655182313">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="518660979">
+  <w:num w:numId="9" w16cid:durableId="443615874">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="686713536">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="10" w16cid:durableId="1438334711">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="454098960">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="534931631">
+  <w:num w:numId="11" w16cid:durableId="1294823473">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1191649064">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="12" w16cid:durableId="2006547400">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1909608547">
+  <w:num w:numId="13" w16cid:durableId="5835587">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1040008711">
-[...8 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="576476994">
+  <w:num w:numId="14" w16cid:durableId="1529874959">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1933858635">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="15" w16cid:durableId="576476994">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0021348B"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FB10ED"/>
+    <w:rsidRoot w:val="001309EE"/>
+    <w:rsid w:val="000807A4"/>
+    <w:rsid w:val="00083C1F"/>
+    <w:rsid w:val="000A6181"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rsid w:val="0013379B"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:rsid w:val="001A6A19"/>
+    <w:rsid w:val="001B392F"/>
+    <w:rsid w:val="001B7FF6"/>
+    <w:rsid w:val="00273984"/>
+    <w:rsid w:val="00307D80"/>
+    <w:rsid w:val="00314A24"/>
+    <w:rsid w:val="00330035"/>
+    <w:rsid w:val="00364B6E"/>
+    <w:rsid w:val="003979F2"/>
+    <w:rsid w:val="003A044C"/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004B0C4B"/>
+    <w:rsid w:val="005B6CC9"/>
+    <w:rsid w:val="005F0AF0"/>
+    <w:rsid w:val="005F2C45"/>
+    <w:rsid w:val="00637105"/>
+    <w:rsid w:val="006F094F"/>
+    <w:rsid w:val="0070482D"/>
+    <w:rsid w:val="007177BE"/>
+    <w:rsid w:val="00723747"/>
+    <w:rsid w:val="007F1844"/>
+    <w:rsid w:val="00812BFB"/>
+    <w:rsid w:val="00812D17"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00880326"/>
+    <w:rsid w:val="00896106"/>
+    <w:rsid w:val="00964D20"/>
+    <w:rsid w:val="00975693"/>
+    <w:rsid w:val="009B1387"/>
+    <w:rsid w:val="00A05B3B"/>
+    <w:rsid w:val="00B1073B"/>
+    <w:rsid w:val="00B21DB1"/>
+    <w:rsid w:val="00B84FE1"/>
+    <w:rsid w:val="00BB25E1"/>
+    <w:rsid w:val="00BC7541"/>
+    <w:rsid w:val="00BE2A7A"/>
+    <w:rsid w:val="00C12550"/>
+    <w:rsid w:val="00C539BE"/>
+    <w:rsid w:val="00D64B0C"/>
+    <w:rsid w:val="00D76E6A"/>
+    <w:rsid w:val="00DB6F4A"/>
+    <w:rsid w:val="00F274E3"/>
+    <w:rsid w:val="00F4317A"/>
+    <w:rsid w:val="00FC71C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="324B9323"/>
+  <w14:docId w14:val="161CEF40"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F8E8D75C-09DE-48DC-BA92-EEAEC850697B}"/>
+  <w15:docId w15:val="{9934BA32-FD8A-4032-B9B5-7F3036D9CEEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16404,959 +14448,851 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="62"/>
       <w:ind w:left="280"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ITNumbered123">
+    <w:name w:val="IT Numbered 123"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="001309EE"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="846" w:hanging="284"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...113 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="4"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004150D5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021348B"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...72 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM%3A&amp;ved=0CAUQjRw&amp;url=https%3A//www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928%2Cd.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd=&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM:&amp;ved=0CAUQjRw&amp;url=https://www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928,d.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C44559A129AD42C1B6E109B33DC658E6"/>
+        <w:name w:val="C375FAD380F8471FA3B7BB446889FE1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{30B85B1E-3757-4BD2-93D9-FB3EEC918254}"/>
+        <w:guid w:val="{24A46ACC-B7F2-47DF-A30E-C132E7BD9A2E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="C44559A129AD42C1B6E109B33DC658E6"/>
+            <w:pStyle w:val="C375FAD380F8471FA3B7BB446889FE1F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="640BB91EFDC54CB9AEA8A803A9158852"/>
+        <w:name w:val="29CDA83B0AEB4367AA065E97813F9F5A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{49E3314D-86EF-4B45-8E2A-9C68A732B298}"/>
+        <w:guid w:val="{D60D9E15-BDB5-4233-9473-E8DB8BB4D7E7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="640BB91EFDC54CB9AEA8A803A9158852"/>
+            <w:pStyle w:val="29CDA83B0AEB4367AA065E97813F9F5A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter First Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="673C0356AA9442218B6F22AF6B96B676"/>
+        <w:name w:val="05B564D60D414EC8981D1B913F9B49DA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{25F383B5-FFBC-4795-A73D-D02A8403DA15}"/>
+        <w:guid w:val="{5129CBDE-47CE-40F2-AAA6-95F44DDB4BC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="673C0356AA9442218B6F22AF6B96B676"/>
+            <w:pStyle w:val="05B564D60D414EC8981D1B913F9B49DA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter Student ID#.</w:t>
+            <w:t>Enter Student ID#</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C5BB30AD40AD4B908C4A013A85CEE536"/>
+        <w:name w:val="28914D3072CD495CB1F6B9BDBA11DE6B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{66796FC5-42C5-4A8E-81C6-91FB8D00EEE0}"/>
+        <w:guid w:val="{922AA03B-0F5D-4686-B99D-8FC4F41BC218}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="C5BB30AD40AD4B908C4A013A85CEE536"/>
+            <w:pStyle w:val="28914D3072CD495CB1F6B9BDBA11DE6B"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0EAFC494C97447C6B89582C561A63EE5"/>
+        <w:name w:val="3A4970CA03874A269716937AB4120F88"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4CDF9EE2-B1BE-44DF-BBF8-597830273146}"/>
+        <w:guid w:val="{2969DBA9-1128-4E74-AF4B-B80834FFF942}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="0EAFC494C97447C6B89582C561A63EE5"/>
+            <w:pStyle w:val="3A4970CA03874A269716937AB4120F88"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter phone number.</w:t>
+            <w:t>En</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>ter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> phone number</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F5946133E2A94A849078981832EC1D07"/>
+        <w:name w:val="CB7BA55FFB854357A70091EF41E26F6B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7A5BAD27-B394-4828-89DC-5B3F83668896}"/>
+        <w:guid w:val="{77E3D153-E8F7-4258-826B-C3CEF30017EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="F5946133E2A94A849078981832EC1D07"/>
+            <w:pStyle w:val="CB7BA55FFB854357A70091EF41E26F6B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter alternate phone number.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="854A40A5BCC14834B4936C48DE43BD81"/>
+        <w:name w:val="13C9C86F815146079C82CBC5A0FF1E4F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F876ADF1-98B1-4409-ABBE-F9559EA4BA36}"/>
+        <w:guid w:val="{BD228586-6BEB-4F5B-BDA6-BC3BA6EADCB7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="854A40A5BCC14834B4936C48DE43BD81"/>
+            <w:pStyle w:val="13C9C86F815146079C82CBC5A0FF1E4F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter email.</w:t>
+            <w:t>E</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">nter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>email</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F8A2D4D920F243AF9F4FF65104B139BF"/>
+        <w:name w:val="CFBB5124E8A84C539C845477A82959F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5E23B5D9-0C42-42C3-B5C2-B3DAAB72A095}"/>
+        <w:guid w:val="{AE131D2D-93AA-4C4F-A9CC-CA162133AA44}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="F8A2D4D920F243AF9F4FF65104B139BF"/>
+            <w:pStyle w:val="CFBB5124E8A84C539C845477A82959F2"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify the student right(s) being violated.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B9DD5156A4104701B87F670029E790FC"/>
+        <w:name w:val="B6BE0DB3CD854BEF9110C84C9A4FBFA4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{626D0FF1-D538-4EA1-88DF-A264F8FD8F73}"/>
+        <w:guid w:val="{078A9482-67AF-48C6-B5EB-0FC27BD3B38F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0044481D" w:rsidP="0044481D">
+        <w:p w:rsidR="00AA7955" w:rsidRDefault="00846402" w:rsidP="00846402">
           <w:pPr>
-            <w:pStyle w:val="B9DD5156A4104701B87F670029E790FC"/>
+            <w:pStyle w:val="B6BE0DB3CD854BEF9110C84C9A4FBFA4"/>
           </w:pPr>
-          <w:r>
-[...57 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...14 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044481D"/>
-    <w:rsid w:val="0044481D"/>
+    <w:rsidRoot w:val="00537C2D"/>
+    <w:rsid w:val="0013379B"/>
+    <w:rsid w:val="001B392F"/>
+    <w:rsid w:val="001B7FF6"/>
+    <w:rsid w:val="00204E91"/>
+    <w:rsid w:val="00307D80"/>
+    <w:rsid w:val="00364B6E"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004812EF"/>
+    <w:rsid w:val="00537C2D"/>
+    <w:rsid w:val="005B1FDA"/>
+    <w:rsid w:val="005B6CC9"/>
+    <w:rsid w:val="007121EA"/>
+    <w:rsid w:val="007C1E76"/>
+    <w:rsid w:val="00846402"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00931BA3"/>
+    <w:rsid w:val="00AA7955"/>
+    <w:rsid w:val="00AF6686"/>
+    <w:rsid w:val="00AF6D6E"/>
+    <w:rsid w:val="00B22EF7"/>
+    <w:rsid w:val="00BE19A7"/>
+    <w:rsid w:val="00C24BC6"/>
+    <w:rsid w:val="00D21ACE"/>
+    <w:rsid w:val="00DF3168"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17730,101 +15666,96 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0044481D"/>
+    <w:rsid w:val="00846402"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C44559A129AD42C1B6E109B33DC658E6">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C375FAD380F8471FA3B7BB446889FE1F">
+    <w:name w:val="C375FAD380F8471FA3B7BB446889FE1F"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="640BB91EFDC54CB9AEA8A803A9158852">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29CDA83B0AEB4367AA065E97813F9F5A">
+    <w:name w:val="29CDA83B0AEB4367AA065E97813F9F5A"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="673C0356AA9442218B6F22AF6B96B676">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05B564D60D414EC8981D1B913F9B49DA">
+    <w:name w:val="05B564D60D414EC8981D1B913F9B49DA"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5BB30AD40AD4B908C4A013A85CEE536">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28914D3072CD495CB1F6B9BDBA11DE6B">
+    <w:name w:val="28914D3072CD495CB1F6B9BDBA11DE6B"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EAFC494C97447C6B89582C561A63EE5">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A4970CA03874A269716937AB4120F88">
+    <w:name w:val="3A4970CA03874A269716937AB4120F88"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5946133E2A94A849078981832EC1D07">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB7BA55FFB854357A70091EF41E26F6B">
+    <w:name w:val="CB7BA55FFB854357A70091EF41E26F6B"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="854A40A5BCC14834B4936C48DE43BD81">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13C9C86F815146079C82CBC5A0FF1E4F">
+    <w:name w:val="13C9C86F815146079C82CBC5A0FF1E4F"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8A2D4D920F243AF9F4FF65104B139BF">
-[...1 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFBB5124E8A84C539C845477A82959F2">
+    <w:name w:val="CFBB5124E8A84C539C845477A82959F2"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9DD5156A4104701B87F670029E790FC">
-[...9 lines deleted...]
-    <w:rsid w:val="0044481D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6BE0DB3CD854BEF9110C84C9A4FBFA4">
+    <w:name w:val="B6BE0DB3CD854BEF9110C84C9A4FBFA4"/>
+    <w:rsid w:val="00846402"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -18081,325 +16012,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...238 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1840</Words>
-  <Characters>10334</Characters>
+  <Words>1752</Words>
+  <Characters>9957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>279</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>276</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Grande Prairie Regional College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12028</CharactersWithSpaces>
+  <CharactersWithSpaces>11570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Peebles, Jodi</dc:creator>
+  <dc:creator>Lewis, Sivagowry</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>