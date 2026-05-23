--- v0 (2025-11-15)
+++ v1 (2026-05-23)
@@ -1,4358 +1,5773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3968A84A" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00F47562" w:rsidP="00B974E1">
-[...28 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2206"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="003E1955" w14:paraId="30BFB698" w14:textId="77777777" w:rsidTr="003E1955">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="721DBFD9" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0CFFD6" w14:textId="4CCAAE69" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="003E1955" w:rsidP="003E1955">
+          <w:p w14:paraId="5BA55E41" w14:textId="7E47D8A6" w:rsidR="004150D5" w:rsidRPr="00E10354" w:rsidRDefault="00F41F02" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="112"/>
+              <w:spacing w:before="108" w:after="108" w:line="223" w:lineRule="exact"/>
+              <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E1955">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Student Rights Violation Procedure</w:t>
+              <w:t>Student Rights Violation</w:t>
+            </w:r>
+            <w:r w:rsidR="004150D5" w:rsidRPr="00E10354">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="003E1955" w14:paraId="759EC85A" w14:textId="77777777" w:rsidTr="003E1955">
+      <w:tr w:rsidR="00F41F02" w:rsidRPr="00513DE5" w14:paraId="1484F0B3" w14:textId="77777777" w:rsidTr="004150D5">
         <w:trPr>
-          <w:trHeight w:val="109"/>
+          <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="45CCB6D1" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="7A55D8AC" w14:textId="0C188F3F" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Effective</w:t>
             </w:r>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="21"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598E4258" w14:textId="64E21C0C" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="003E1955" w:rsidP="003E1955">
+          <w:p w14:paraId="4A662D9A" w14:textId="10419AF7" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="231" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>April 25, 2024</w:t>
+              <w:t>April 2, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="419422AE" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="4CF0552C" w14:textId="76767CEE" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0045DD" w14:textId="34D19305" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Academic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F41F02" w:rsidRPr="00513DE5" w14:paraId="30BFB435" w14:textId="77777777" w:rsidTr="004150D5">
+        <w:trPr>
+          <w:trHeight w:val="674"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B12CC75" w14:textId="53FC91E6" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t>Type</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B033896" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="2B3A7EA5" w14:textId="1AB582F5" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="106"/>
+              <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vice-President </w:t>
+            </w:r>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="67791A41" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="7E19471F" w14:textId="4C6DD046" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-              <w:t>Responsibility</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Parent Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF12FAB" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="2E5DF293" w14:textId="77777777" w:rsidR="00F41F02" w:rsidRPr="003E1955" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
-[...48 lines deleted...]
-            <w:r w:rsidRPr="003E1955">
+              <w:spacing w:before="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Academic</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Student Rights and Responsibilities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACA5F88" w14:textId="652FCC10" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:after="60" w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F41F02" w:rsidRPr="00513DE5" w14:paraId="636D4922" w14:textId="77777777" w:rsidTr="004150D5">
+        <w:trPr>
+          <w:trHeight w:val="96"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
+          </w:tcPr>
+          <w:p w14:paraId="457119E3" w14:textId="27B0735A" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1955">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFB01FE" w14:textId="16C86F60" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deans’ Council</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBE76DB" w14:textId="7889330F" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00F37222" w:rsidP="003E1955">
+          <w:p w14:paraId="1E882FAA" w14:textId="2BBA8300" w:rsidR="00F41F02" w:rsidRPr="00513DE5" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E1955">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Parent Policy</w:t>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49547BFF" w14:textId="77777777" w:rsidR="00F37222" w:rsidRPr="003E1955" w:rsidRDefault="00F37222" w:rsidP="003E1955">
+          <w:p w14:paraId="2BBCF8A8" w14:textId="1B2E47B9" w:rsidR="00F41F02" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E1955">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Student Rights and Responsibilities</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="108"/>
+              <w:t>Appendix 1: Student Complaint Form</w:t>
+            </w:r>
+            <w:r w:rsidR="001D001B">
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003E1955">
+              <w:t xml:space="preserve"> – Student Rights Violation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71ABB5E0" w14:textId="42CF74B4" w:rsidR="00F41F02" w:rsidRPr="00F41F02" w:rsidRDefault="00F41F02" w:rsidP="00F41F02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Policy</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix 2: Appeal Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B974E1" w:rsidRPr="003E1955" w14:paraId="0ED14611" w14:textId="77777777" w:rsidTr="003E1955">
+      <w:tr w:rsidR="004150D5" w:rsidRPr="00513DE5" w14:paraId="4B1A0154" w14:textId="77777777" w:rsidTr="00034CC2">
         <w:trPr>
-          <w:trHeight w:val="72"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="034A2CC8" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="003E1955">
+          <w:p w14:paraId="729B99CE" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Schedule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566868B9" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E1955">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-                <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-              <w:t>Approver</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2189" w:type="dxa"/>
-[...218 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="155C7C"/>
           </w:tcPr>
-          <w:p w14:paraId="63EB1CB0" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="00F25448">
+          <w:p w14:paraId="7E8668D4" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DB88997" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="00F25448">
+          <w:p w14:paraId="0570953D" w14:textId="77777777" w:rsidR="004150D5" w:rsidRPr="00513DE5" w:rsidRDefault="004150D5" w:rsidP="001C3EE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38B318DC" w14:textId="77777777" w:rsidR="00B974E1" w:rsidRPr="003E1955" w:rsidRDefault="00B974E1" w:rsidP="00B974E1">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="43FD9BC9" w14:textId="77777777" w:rsidR="001309EE" w:rsidRPr="00E32031" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A77B93" w14:textId="77777777" w:rsidR="00785726" w:rsidRPr="003E1955" w:rsidRDefault="00785726" w:rsidP="003E1955">
-[...51 lines deleted...]
-    <w:p w14:paraId="43DC48BC" w14:textId="6832ED45" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
+    <w:p w14:paraId="6FECC121" w14:textId="05720CD3" w:rsidR="0070482D" w:rsidRPr="00D31A23" w:rsidRDefault="0070482D" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="499" w:hanging="499"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E1955">
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>Student Rights Violation Procedure</w:t>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>The purpose of this procedure is to outline the process of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41F02" w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student Rights Violation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF2A03" w14:textId="77777777" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
+    <w:p w14:paraId="2FDB5F05" w14:textId="2DF5E957" w:rsidR="004150D5" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="004150D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Student Rights Violation</w:t>
+      </w:r>
+      <w:r w:rsidR="004150D5" w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF4580" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="177"/>
         <w:ind w:left="709" w:right="530" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E1955">
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Informal Discussion with the Individual: If a student feels that their student rights have been violated, the student should approach the individual to resolve the situation causing the concern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305BAD80" w14:textId="77777777" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
+    <w:p w14:paraId="1F19F454" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="001D001B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="122"/>
         <w:ind w:left="1276" w:right="681" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E1955">
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">If the informal method for resolving the situation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E1955">
+      <w:r w:rsidRPr="00D31A23">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>does not succeed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E1955">
+      <w:r w:rsidRPr="00D31A23">
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the student is not comfortable approaching the individual, the student will complete the Student Complaint form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481BDD71" w14:textId="2B83052B" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
+    <w:p w14:paraId="44F6EF4E" w14:textId="77777777" w:rsidR="00FB7320" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="177"/>
         <w:ind w:left="709" w:right="530" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Submit a Student Complaint Form: The student will complete a Student Complaint form and submit it to the Department Chairperson if the rights violation occurred in an academic setting, or to the Dean of Students if the rights violation occurred outside an academic setting. Normally, this submission should occur within 30 days of the alleged violation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD4F146" w14:textId="30CD099F" w:rsidR="00034CC2" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:left="1276" w:right="530" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>If the individual involved is the Department Chairperson, the Student Complaint Form will be submitted to the Dean of the program. The Dean will normally meet informally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>the individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>(with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>student)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to facilitate a timely resolution to the issue at this step. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55105732" w14:textId="4935AA59" w:rsidR="001D001B" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="117"/>
+        <w:ind w:left="709" w:right="939" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Review by the Department Chairperson: The Department Chairperson will normally meet informally with the student and the individual (with permission of the student) to facilitate a timely resolution to the issue at this step. A written decision with the resolution will be delivered to the student and Academic Staff/Supervisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E0798A" w14:textId="77777777" w:rsidR="00FB7320" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:left="709" w:right="530" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Either party may appeal the decision by delivering the Appeal Form to the Dean of the program on or before the tenth (10th) business day after the student receives the decision.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk156042706"/>
+    </w:p>
+    <w:p w14:paraId="0E4D6538" w14:textId="77777777" w:rsidR="00FB7320" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:left="1276" w:right="530" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>The Dean of the program has the authority to deny an appeal where the Dean of the program determines that the appeal is being brought solely due to the student’s dissatisfaction with the decision. The Dean of the program will communicate in writing to the student the rationale in deciding to dismiss an appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFA3B21" w14:textId="77777777" w:rsidR="00FB7320" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:left="1276" w:right="530" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Academic Staff/Supervisor is the Department Chairperson and the Student Complaint Form was delivered to the Dean of the program, an appeal will be delivered to a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Dean</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from another program, appointed by the Vice-President Academic.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="256CD46C" w14:textId="40947904" w:rsidR="001D001B" w:rsidRPr="00D31A23" w:rsidRDefault="001D001B" w:rsidP="00FB7320">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:left="1276" w:right="530" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E1955">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Any investigation that takes place will adhere to the NWP human resource</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31A23" w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>procedures and may result in disciplinary action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2344486F" w14:textId="77777777" w:rsidR="00D31A23" w:rsidRDefault="00D31A23" w:rsidP="00D31A23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:right="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:t>Submit a Student Complaint Form: The student will complete a Student Complaint form and submit it to the Department Chairperson. Normally, this submission should occur within 30 days of the alleged violation.</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EF3D65" w14:textId="77777777" w:rsidR="00D31A23" w:rsidRPr="00D31A23" w:rsidRDefault="00D31A23" w:rsidP="00D31A23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="177"/>
+        <w:ind w:right="530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4AFD8E" w14:textId="5B274E2A" w:rsidR="004150D5" w:rsidRDefault="004150D5" w:rsidP="004150D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Complaint Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00812D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="001D001B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Student Rights Violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700B1F00" w14:textId="77777777" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="338D4AEE" w14:textId="77777777" w:rsidR="003D79F6" w:rsidRPr="008F748D" w:rsidRDefault="003D79F6" w:rsidP="003D79F6">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B132DD" w14:textId="686463AD" w:rsidR="00796F0E" w:rsidRPr="003E1955" w:rsidRDefault="00796F0E" w:rsidP="003E1955">
-[...285 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3C04E3C9" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRPr="008F748D" w:rsidRDefault="00BC7541" w:rsidP="00BC7541">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9873"/>
+        <w:gridCol w:w="9336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0012380A" w14:paraId="10BFA731" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="2B963B59" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="7A663305" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="08104C39" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>STUDENT COMPLAINT FORM</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – STUDENT RIGHTS VIOLATION</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3DC02E5E" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="7448E56B" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:after="60"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="237DAA84" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A" w:rsidP="0012380A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D6F9A60" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="4"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="270347C5" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A" w:rsidP="0012380A">
-[...1 lines deleted...]
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D8234EE" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
         <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F748D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All students will be notified within two (2) business days that a complaint has been received.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2458"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2476"/>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="2352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0012380A" w14:paraId="125CACEF" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="5D0599DC" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43E524C9" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="0735896C" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Last Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C11327" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="2BE5AA8F" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32089ABB" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="24CCFDE0" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F24D06D" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="6734509E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Today’s Date </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(MM-DD-YYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="2D44E1CE" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="450AEA5A" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="955292957"/>
+            <w:id w:val="668298246"/>
             <w:placeholder>
-              <w:docPart w:val="46D2AA0087A349678869E5673EC21320"/>
+              <w:docPart w:val="B317731343724436BABCFD9A993418A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="0862FD4E" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="3AEC6C4E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1645385715"/>
+            <w:id w:val="-2112043518"/>
             <w:placeholder>
-              <w:docPart w:val="05749166CFC4420A8B0028C9DFE68FF2"/>
+              <w:docPart w:val="43FEE288A2AE47FDB9892A60328FFF08"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2693" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="589C60D1" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="1B03CEF2" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-2034485992"/>
+            <w:id w:val="-1816327033"/>
             <w:placeholder>
-              <w:docPart w:val="7512455F77B94D0D9FE72B7331B81860"/>
+              <w:docPart w:val="722E969F7046451DB44563C7DEB7E829"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="023B16B5" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="7C26CEE3" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter Student ID#.</w:t>
+                  <w:t>Enter Student ID#</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1941752044"/>
+            <w:id w:val="-556318147"/>
             <w:placeholder>
-              <w:docPart w:val="B051669012A4422F8F80F6DD6826B843"/>
+              <w:docPart w:val="81B41A553BA94D8D9684FB69ADC6AF88"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="yyyy-MM-dd"/>
               <w:lid w:val="en-CA"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2695" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="2FE2DCFF" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="77DBC469" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="5054332F" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="659F590A" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46976B09" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="4ECD626D" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39F211E2" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="3845C05F" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16A4EE3C" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="66F1CF01" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="4A7B4C84" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="18AFE17F" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-990329802"/>
+            <w:id w:val="1829396800"/>
             <w:placeholder>
-              <w:docPart w:val="DC31C769E4104B2EB05ACCBCCE5611CA"/>
+              <w:docPart w:val="3F4567872D234FF9ACD2275BF48C6A38"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="493C858A" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="2D27C241" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter phone number.</w:t>
+                  <w:t>En</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>ter</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> phone number</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-75599684"/>
+            <w:id w:val="755711145"/>
             <w:placeholder>
-              <w:docPart w:val="F06C5CB6D5E94F8FA79563F19CA75BB0"/>
+              <w:docPart w:val="44A7B2BC59824A93B07005C6A888EF4E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="31DBD574" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="6954077C" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter alternate phone number.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1880076157"/>
+            <w:id w:val="1641065933"/>
             <w:placeholder>
-              <w:docPart w:val="DFED5A559DF045A092F6F28B1649EC6B"/>
+              <w:docPart w:val="61AA2760631B4F89A4F3B80FA431CCD6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4435" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="59988035" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="57B01203" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
+                  <w:contextualSpacing/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Enter email.</w:t>
+                  <w:t>E</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">nter </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>email</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="773346EE" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A" w:rsidP="0012380A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E6A87E6" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EC5653" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="436"/>
-        <w:gridCol w:w="9441"/>
+        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="3505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0012380A" w14:paraId="60B266EB" w14:textId="77777777" w:rsidTr="0012380A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="52B32808" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053516A5" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="50B88AD7" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students are encouraged to discuss their concerns and complaints via informal conferences with the appropriate administrator or Academic Staff member.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="10527F17" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E139126" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="002B3377" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3377">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the student right(s) being violated:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB43B45" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3377">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="506135EB" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E25199" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5370"/>
+                <w:tab w:val="left" w:pos="7176"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Have you attempted to resolve your complaint?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-507213950"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-155693324"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="6001E5C3" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5E6252" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEEB77D" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="00CF0A5E" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="963396167"/>
+                <w:placeholder>
+                  <w:docPart w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001D001B" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="69A3E9E1" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="1152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D86240" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summarize the nature of your complaint using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>factual information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in your narrative. You may attach an additional sheet of paper if needed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3E071E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="00CF0A5E" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="13733344"/>
+                <w:placeholder>
+                  <w:docPart w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001D001B" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="0F8506EC" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="879"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="505050BA" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3435D04E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="00CF0A5E" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="983897830"/>
+                <w:placeholder>
+                  <w:docPart w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001D001B" w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="7D8C054D" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D674341" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="462E92AE" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="1050"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB4625D" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="154556F5" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BDF1A9" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC88B5" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1026637175"/>
+                <w:placeholder>
+                  <w:docPart w:val="DD13552E72094227BCCC9C738E4CE578"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-CA"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2025A842" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="30BA66C7" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB4A8BE" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For Office Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="2D5A7A28" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A05AD64" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processed by:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1681314794"/>
+                <w:placeholder>
+                  <w:docPart w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D9D202" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="468631020"/>
+                <w:placeholder>
+                  <w:docPart w:val="DD13552E72094227BCCC9C738E4CE578"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="yyyy-MM-dd"/>
+                  <w:lid w:val="en-CA"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="2B55EDBA" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030D2BCC" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1763651413"/>
+                <w:placeholder>
+                  <w:docPart w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A8DD064" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E76DA4" w14:textId="77777777" w:rsidR="00BC7541" w:rsidRDefault="00BC7541" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7348CA1F" w14:textId="77777777" w:rsidR="001D001B" w:rsidRDefault="001D001B" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0784A404" w14:textId="77777777" w:rsidR="001D001B" w:rsidRDefault="001D001B" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160A98B7" w14:textId="77777777" w:rsidR="001D001B" w:rsidRDefault="001D001B" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342604FB" w14:textId="596CEFB2" w:rsidR="00314A24" w:rsidRDefault="00314A24" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7541">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D001B">
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appeal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632D351" w14:textId="77777777" w:rsidR="001D001B" w:rsidRDefault="001D001B" w:rsidP="00314A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="62"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9336"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="199BE23F" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D92F16" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>APPEAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F03131" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>STUDENTS RIGHTS AND RESPONSIBILITIES POLICY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C433C45" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6BD695" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:ind w:left="11" w:hanging="11"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F79D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All students w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill be notified within two (2) business days that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F748D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been received.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2321"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="2352"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="3F499432" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6613D41A" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Last Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BCD3F5" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641C2C61" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DF5EEE" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Today’s Date </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>(MM-DD-YYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="6D1E10E3" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1090504517"/>
+            <w:placeholder>
+              <w:docPart w:val="522E851B34E6449CBF9BE9DFDE0AC9A5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04C723CD" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter Last Name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="204230041"/>
+            <w:placeholder>
+              <w:docPart w:val="BC2D5521D5BB4ECB86FD401F26D3A9ED"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="66B51695" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter First Name</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="933248519"/>
+            <w:placeholder>
+              <w:docPart w:val="3B78ECC0750A4CDD9EDB49F4E33F163C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2695" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C304B4A" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Enter Student ID#</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-323739461"/>
+            <w:placeholder>
+              <w:docPart w:val="C68DB054CBFC45C9BF63362A9F640E94"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="yyyy-MM-dd"/>
+              <w:lid w:val="en-CA"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2695" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73C524B4" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter a date.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="218D4E1F" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357ACC47" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FB845A" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phone 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4435" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46115240" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="015D7D34" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-334610054"/>
+            <w:placeholder>
+              <w:docPart w:val="8A5A6A23B047468DB284E25153A56747"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44FAD22E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>En</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>ter</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> phone number</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1088427806"/>
+            <w:placeholder>
+              <w:docPart w:val="8230F0AB997A40209FB1326F7E176DFE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="655DFD29" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F748D">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter alternate phone number.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="705375785"/>
+            <w:placeholder>
+              <w:docPart w:val="F9A7AD61E4534D48B7CC2FCFB991CC17"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4435" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61C5EE8D" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+                <w:pPr>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>E</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">nter </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>email</w:t>
+                </w:r>
+                <w:r w:rsidRPr="008F7885">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A98EF88" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="8924"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="63CFBD5F" w14:textId="77777777" w:rsidTr="001C3EE6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582A24B9" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Nature of Complaint</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Appeal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="64E32086" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="19763B43" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-96177556"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="795028269"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="3723414E" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="33A0E27E" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E8D1172" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="3E1DD4B7" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Rights Violation</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Student Rights Violation:  </w:t>
-[...17 lines deleted...]
-            </w:sdt>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="4E406C94" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="4237C672" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-320815636"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-648124738"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="786393E9" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="67CC3774" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2E4CAE" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="20784D3C" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Academic Grievance</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Academic Grievance:  </w:t>
-[...17 lines deleted...]
-            </w:sdt>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Decision Appeal</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="74F203CD" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="16120B49" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="123659290"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1687558960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="18923A8B" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="70C4E079" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CDC92A1" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="4BE472B9" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="1C719FB2" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="65C0135C" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-891502270"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1215465267"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="411" w:type="dxa"/>
-                <w:tcBorders>
-[...4 lines deleted...]
-                </w:tcBorders>
                 <w:vAlign w:val="center"/>
-                <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="0388BD19" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+              <w:p w14:paraId="4D47AE75" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
                 <w:pPr>
-                  <w:spacing w:before="60" w:after="60"/>
+                  <w:contextualSpacing/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10369" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FCB11AB" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="51FCAE85" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Non-Academic Misconduct Decision Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E082995" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A" w:rsidP="0012380A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="14B3919B" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6170"/>
-        <w:gridCol w:w="3707"/>
+        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="3505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0012380A" w14:paraId="13AD4ABD" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="51D11BC3" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A3022A1" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="47E5B156" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="2BA4D4D3" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="7EFB968E" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A18FCBD" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="5E22FAC7" w14:textId="1923DDB4" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5370"/>
                 <w:tab w:val="left" w:pos="7176"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Have you attempted to resolve your complaint?</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attach the Student Complaint Form</w:t>
+            </w:r>
+            <w:r w:rsidR="002A65EC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the decision to your Appeal Form. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="3EFDACA3" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="0CD5645F" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D85675C" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="14CBC5DE" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>If yes, please provide any evidence of resolutions steps (include dates, times, names, etc.):</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summarize the nature of the appeal. Provide evidence to support a procedural error or bias or discrimination in the decision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31DB23EB" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="687287EC" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="00CF0A5E" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1830016623"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1107966041"/>
                 <w:placeholder>
-                  <w:docPart w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+                  <w:docPart w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="001D001B" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="245B0A0A" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="44F4ABEB" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
-          <w:trHeight w:val="1152"/>
+          <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24D4C0E2" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="717838BF" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> in your narrative. You may attach an additional sheet of paper if needed:</w:t>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specify the outcome being sought:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F86583" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="2C25E5FB" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="00CF0A5E" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="687034310"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1166942827"/>
                 <w:placeholder>
-                  <w:docPart w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+                  <w:docPart w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="001D001B" w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="23813CAE" w14:textId="77777777" w:rsidTr="0012380A">
-[...47 lines deleted...]
-      <w:tr w:rsidR="0012380A" w14:paraId="4BCEE8C9" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="7AC069E5" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3001B023" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="79743920" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Should you have any additional comments, please attach a separate sheet to this form.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="3805B8BA" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="481A84BB" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10780" w:type="dxa"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC53817" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
-            <w:r>
+          <w:p w14:paraId="42AB7E56" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I hereby declare the information on this form is correct, true, and complete to the best of my knowledge. I understand that any misrepresentation of the information may result in disciplinary action in accordance with the Student Rights and Responsibilities Policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="0B745823" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="43F81779" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6735" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E8C8066" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="3C62CB75" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="6450"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Student Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4045" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F26B82B" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="352412F5" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="3756"/>
               </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-632935429"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-12851611"/>
                 <w:placeholder>
-                  <w:docPart w:val="ADDCCA517A45489698157E3D052698FB"/>
+                  <w:docPart w:val="88322DFE1856404D873363748EB3589A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0965FCC7" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A" w:rsidP="0012380A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FA947F6" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
         <w:ind w:left="14" w:hanging="14"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="14" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4958"/>
-        <w:gridCol w:w="4915"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0012380A" w14:paraId="78852F3A" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="2A9C68B2" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="185A7D"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="289F0B67" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
+          <w:p w14:paraId="3C3A7B63" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F748D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For Office Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="2A10912B" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="546F6063" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2871C8D8" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
-            <w:r>
+          <w:p w14:paraId="4D694570" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Processed by:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-389891775"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="182871512"/>
                 <w:placeholder>
-                  <w:docPart w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+                  <w:docPart w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3032DB37" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
-            <w:r>
+          <w:p w14:paraId="5A99AC2F" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Date:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1798832678"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1716385857"/>
                 <w:placeholder>
-                  <w:docPart w:val="ADDCCA517A45489698157E3D052698FB"/>
+                  <w:docPart w:val="88322DFE1856404D873363748EB3589A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012380A" w14:paraId="3B41075B" w14:textId="77777777" w:rsidTr="0012380A">
+      <w:tr w:rsidR="001D001B" w:rsidRPr="008F748D" w14:paraId="387D815E" w14:textId="77777777" w:rsidTr="001C3EE6">
         <w:trPr>
-          <w:trHeight w:val="438"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="589DDD56" w14:textId="77777777" w:rsidR="0012380A" w:rsidRDefault="0012380A">
-            <w:r>
+          <w:p w14:paraId="4FD1A396" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001C3EE6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F748D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Action Taken/Notes:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-974607359"/>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1138223065"/>
                 <w:placeholder>
-                  <w:docPart w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+                  <w:docPart w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="008F748D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58717A48" w14:textId="21307A68" w:rsidR="0030121F" w:rsidRPr="003E1955" w:rsidRDefault="0030121F" w:rsidP="0012380A">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+    <w:p w14:paraId="41D8BEC0" w14:textId="77777777" w:rsidR="001D001B" w:rsidRPr="008F748D" w:rsidRDefault="001D001B" w:rsidP="001D001B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0030121F" w:rsidRPr="003E1955" w:rsidSect="003E1955">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="7320A566" w14:textId="3B981D28" w:rsidR="004150D5" w:rsidRPr="001D001B" w:rsidRDefault="004150D5" w:rsidP="001D001B">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004150D5" w:rsidRPr="001D001B">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1260" w:right="1183" w:bottom="1240" w:left="1160" w:header="526" w:footer="1041" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A3682E" w14:textId="77777777" w:rsidR="00FF2586" w:rsidRDefault="00FF2586" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11F89358" w14:textId="77777777" w:rsidR="00CF0A5E" w:rsidRDefault="00CF0A5E" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31D2A74F" w14:textId="77777777" w:rsidR="00FF2586" w:rsidRDefault="00FF2586" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1976A2C0" w14:textId="77777777" w:rsidR="00CF0A5E" w:rsidRDefault="00CF0A5E" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gilroy-Medium">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...284 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32674870" w14:textId="77777777" w:rsidR="00FF2586" w:rsidRDefault="00FF2586" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="598B8B7F" w14:textId="77777777" w:rsidR="00CF0A5E" w:rsidRDefault="00CF0A5E" w:rsidP="001309EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63872D5D" w14:textId="77777777" w:rsidR="00FF2586" w:rsidRDefault="00FF2586" w:rsidP="00F47562">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B677C77" w14:textId="77777777" w:rsidR="00CF0A5E" w:rsidRDefault="00CF0A5E" w:rsidP="001309EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2715E4D5" w14:textId="2385C31D" w:rsidR="00E57B22" w:rsidRDefault="003E1955">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255E1CA5" w14:textId="40B55366" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001309EE">
       <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:caps/>
+        <w:smallCaps/>
         <w:noProof/>
-      </w:rPr>
-[...150 lines deleted...]
-        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F0E082F" wp14:editId="5D9AFA63">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267DBA16" wp14:editId="4058B728">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>4911062</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4248150</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>445135</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>129540</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2077720" cy="345440"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1696085" cy="281940"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1304654472" name="Picture 1304654472">
+          <wp:docPr id="1" name="Picture 1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1" name="irc_mi">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2077720" cy="345440"/>
+                    <a:ext cx="1696085" cy="281940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-          </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F41F02">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>STUDENT RIGHTS VIOLATION</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B" w:rsidRPr="001309EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> P</w:t>
+    </w:r>
+    <w:r w:rsidR="00B1073B">
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:hAnsi="Gilroy-Medium"/>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ROCEDURE </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66785E92" w14:textId="00B12BCF" w:rsidR="001309EE" w:rsidRPr="001309EE" w:rsidRDefault="001309EE" w:rsidP="001309EE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10250CF9"/>
+    <w:nsid w:val="005856C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4FC1544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06CF6D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A18C14FC"/>
-    <w:lvl w:ilvl="0" w:tplc="460A5B42">
+    <w:tmpl w:val="B63CC0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="1C9613B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="846" w:hanging="284"/>
+        <w:ind w:left="1277" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:spacing w:val="-3"/>
-        <w:w w:val="96"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="93"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8A7C61FA">
+    <w:lvl w:ilvl="1" w:tplc="8B5A9B5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1828" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1BCCBA42">
+    <w:lvl w:ilvl="2" w:tplc="DCE85A4E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2816" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="07C6B89A">
+    <w:lvl w:ilvl="3" w:tplc="EE003B8C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3804" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5DF279B0">
+    <w:lvl w:ilvl="4" w:tplc="B5D88ECE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4792" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C88C4944">
+    <w:lvl w:ilvl="5" w:tplc="0F9E9644">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5780" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2188CBDC">
+    <w:lvl w:ilvl="6" w:tplc="59EC4AFC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6768" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2C261EAC">
+    <w:lvl w:ilvl="7" w:tplc="2910BF9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EC1214DA">
+    <w:lvl w:ilvl="8" w:tplc="FEBE7C6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8744" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B573D8"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="233678C0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E2ECFE8A"/>
+    <w:tmpl w:val="B8285E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1661" w:hanging="221"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="567"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2292" w:hanging="363"/>
+        <w:ind w:left="1557" w:hanging="723"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3142" w:hanging="723"/>
+        <w:ind w:left="2277" w:hanging="721"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-2"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1720" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2280" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5093" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6500" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7906" w:hanging="721"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51601693"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DFE3A7A"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523326C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DEC13AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF94AD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93383A5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="221"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="97"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1132" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...196 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7C369A84">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="719" w:hanging="440"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1982" w:hanging="723"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Arial" w:hAnsi="Gilroy-Medium" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...381 lines deleted...]
-        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...34 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2896" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2840" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4153" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -4371,685 +5786,52 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...633 lines deleted...]
-    <w:nsid w:val="5AF94AD8"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6473500A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91B2D57A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -5152,1273 +5934,776 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...644 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6580297B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AC05368"/>
-    <w:lvl w:ilvl="0" w:tplc="2F6A75A0">
+    <w:tmpl w:val="980A219E"/>
+    <w:lvl w:ilvl="0" w:tplc="36023C04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1360" w:hanging="363"/>
+        <w:ind w:left="505" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Gilroy-Medium" w:eastAsia="Calibri" w:hAnsi="Gilroy-Medium" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF727578">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2296" w:hanging="363"/>
+        <w:ind w:left="1441" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2252021A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3232" w:hanging="363"/>
+        <w:ind w:left="2377" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D72E1C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4168" w:hanging="363"/>
+        <w:ind w:left="3313" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040CB062">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5104" w:hanging="363"/>
+        <w:ind w:left="4249" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="55A640B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6040" w:hanging="363"/>
+        <w:ind w:left="5185" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="606C81D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6976" w:hanging="363"/>
+        <w:ind w:left="6121" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BA3047D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7912" w:hanging="363"/>
+        <w:ind w:left="7057" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDBE2140">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8848" w:hanging="363"/>
+        <w:ind w:left="7993" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...27 lines deleted...]
-        <w:ind w:left="1540" w:hanging="231"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73857C52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4212293C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82B4BE1C">
-[...4 lines deleted...]
-        <w:ind w:left="2560" w:hanging="231"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="982" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D5E8DA0E">
-[...4 lines deleted...]
-        <w:ind w:left="3580" w:hanging="231"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DC1E1FE8">
-[...4 lines deleted...]
-        <w:ind w:left="4600" w:hanging="231"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5BFAFDA8">
-[...4 lines deleted...]
-        <w:ind w:left="5620" w:hanging="231"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C9AA1F72">
-[...4 lines deleted...]
-        <w:ind w:left="6640" w:hanging="231"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9BC2FC22">
-[...4 lines deleted...]
-        <w:ind w:left="7660" w:hanging="231"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33BADB7C">
-[...4 lines deleted...]
-        <w:ind w:left="8680" w:hanging="231"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE44A58"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A0F60AD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CCDA62EC"/>
+    <w:tmpl w:val="10DE8694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="495" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="967" w:hanging="495"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2136" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2968" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4744" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5576" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B036680"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A18E24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="563" w:hanging="363"/>
+        <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:hanging="588"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1021" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2369" w:hanging="709"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...22 lines deleted...]
-        <w:ind w:left="2360" w:hanging="711"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...4 lines deleted...]
-        <w:ind w:left="3220" w:hanging="711"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...4 lines deleted...]
-        <w:ind w:left="4720" w:hanging="711"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...4 lines deleted...]
-        <w:ind w:left="6220" w:hanging="711"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...4 lines deleted...]
-        <w:ind w:left="7720" w:hanging="711"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1964461649">
-[...11 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1718313654">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B065B50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF102BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1175917701">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1740638714">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="37972386">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1708070360">
+  <w:num w:numId="3" w16cid:durableId="376512089">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="601645350">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="334302505">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1426417913">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1476992180">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1849370986">
+  <w:num w:numId="8" w16cid:durableId="214196556">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1092047669">
-[...14 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="697774872">
+  <w:num w:numId="9" w16cid:durableId="443615874">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="212890743">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="10" w16cid:durableId="1438334711">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1378773998">
-[...2 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="697396368">
+  <w:num w:numId="11" w16cid:durableId="1294823473">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1532573252">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="12" w16cid:durableId="1281372799">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0021348B"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FF2586"/>
+    <w:rsidRoot w:val="001309EE"/>
+    <w:rsid w:val="0002750B"/>
+    <w:rsid w:val="00034CC2"/>
+    <w:rsid w:val="00064E0C"/>
+    <w:rsid w:val="000807A4"/>
+    <w:rsid w:val="00083C1F"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:rsid w:val="001A0E81"/>
+    <w:rsid w:val="001D001B"/>
+    <w:rsid w:val="001F6BF9"/>
+    <w:rsid w:val="002A65EC"/>
+    <w:rsid w:val="00314A24"/>
+    <w:rsid w:val="003979F2"/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004F79D6"/>
+    <w:rsid w:val="00586243"/>
+    <w:rsid w:val="00637105"/>
+    <w:rsid w:val="0070482D"/>
+    <w:rsid w:val="007177BE"/>
+    <w:rsid w:val="007F1844"/>
+    <w:rsid w:val="00812D17"/>
+    <w:rsid w:val="00826786"/>
+    <w:rsid w:val="00836FA2"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00880326"/>
+    <w:rsid w:val="00896106"/>
+    <w:rsid w:val="00915EEB"/>
+    <w:rsid w:val="00964D20"/>
+    <w:rsid w:val="009B1387"/>
+    <w:rsid w:val="00B1073B"/>
+    <w:rsid w:val="00B21DB1"/>
+    <w:rsid w:val="00BB25E1"/>
+    <w:rsid w:val="00BC7541"/>
+    <w:rsid w:val="00C12550"/>
+    <w:rsid w:val="00C16266"/>
+    <w:rsid w:val="00CF0A5E"/>
+    <w:rsid w:val="00D31A23"/>
+    <w:rsid w:val="00D76E6A"/>
+    <w:rsid w:val="00DB6F4A"/>
+    <w:rsid w:val="00F41F02"/>
+    <w:rsid w:val="00FB7320"/>
+    <w:rsid w:val="00FC71C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="324B9323"/>
+  <w14:docId w14:val="161CEF40"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F8E8D75C-09DE-48DC-BA92-EEAEC850697B}"/>
+  <w15:docId w15:val="{9934BA32-FD8A-4032-B9B5-7F3036D9CEEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6734,960 +7019,1155 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B974E1"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="62" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="62"/>
       <w:ind w:left="280"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001309EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ITNumbered123">
+    <w:name w:val="IT Numbered 123"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="001309EE"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="001309EE"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="846" w:hanging="284"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...113 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="4"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="004150D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004150D5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021348B"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004150D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004150D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D79F6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0021348B"/>
+    <w:rsid w:val="00191FD2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...72 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM%3A&amp;ved=0CAUQjRw&amp;url=https%3A//www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928%2Cd.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.ca/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;frm=1&amp;source=images&amp;cd=&amp;cad=rja&amp;docid=zfrghTcucyZodM&amp;tbnid=NXw78uSla2yARM:&amp;ved=0CAUQjRw&amp;url=https://www.gprc.ab.ca/alumni/inside_out/2013/dec_issue2.html&amp;ei=yB8UU6DvPKGCyQHZ14DwBg&amp;bvm=bv.61965928,d.aWc&amp;psig=AFQjCNEVWB_bykWxcAzYcoGDcBVECZLH3A&amp;ust=1393913973566831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="46D2AA0087A349678869E5673EC21320"/>
+        <w:name w:val="B317731343724436BABCFD9A993418A0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1F64F784-4EF4-4D2D-ABCD-09B3687E2B98}"/>
+        <w:guid w:val="{1EC71AF2-1F0D-46E2-A1B2-A11B130DC348}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="46D2AA0087A349678869E5673EC21320"/>
+            <w:pStyle w:val="B317731343724436BABCFD9A993418A0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="05749166CFC4420A8B0028C9DFE68FF2"/>
+        <w:name w:val="43FEE288A2AE47FDB9892A60328FFF08"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E72B4057-A064-407F-A170-DBF2808027E3}"/>
+        <w:guid w:val="{A9F1D088-90BE-4AD9-828B-48B6CFF490F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="05749166CFC4420A8B0028C9DFE68FF2"/>
+            <w:pStyle w:val="43FEE288A2AE47FDB9892A60328FFF08"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter First Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7512455F77B94D0D9FE72B7331B81860"/>
+        <w:name w:val="722E969F7046451DB44563C7DEB7E829"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1853C5C6-DBC8-449D-803D-F2828DE0A788}"/>
+        <w:guid w:val="{7DE231BA-6ABF-4B02-B445-61108C7AE10F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="7512455F77B94D0D9FE72B7331B81860"/>
+            <w:pStyle w:val="722E969F7046451DB44563C7DEB7E829"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter Student ID#.</w:t>
+            <w:t>Enter Student ID#</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B051669012A4422F8F80F6DD6826B843"/>
+        <w:name w:val="81B41A553BA94D8D9684FB69ADC6AF88"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9CDD23DF-A8B8-4C50-B732-16FD537FE0E5}"/>
+        <w:guid w:val="{DE6F70C7-6D2C-4704-B357-9F516E035CD8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="B051669012A4422F8F80F6DD6826B843"/>
+            <w:pStyle w:val="81B41A553BA94D8D9684FB69ADC6AF88"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DC31C769E4104B2EB05ACCBCCE5611CA"/>
+        <w:name w:val="3F4567872D234FF9ACD2275BF48C6A38"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EF48318E-5BCF-46D6-A5FD-B660454292E5}"/>
+        <w:guid w:val="{B29AA126-CC1D-45FC-9437-E541133E5F16}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="DC31C769E4104B2EB05ACCBCCE5611CA"/>
+            <w:pStyle w:val="3F4567872D234FF9ACD2275BF48C6A38"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter phone number.</w:t>
+            <w:t>En</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>ter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> phone number</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F06C5CB6D5E94F8FA79563F19CA75BB0"/>
+        <w:name w:val="44A7B2BC59824A93B07005C6A888EF4E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BB6BE847-2E2D-411A-9199-0E171D81D21F}"/>
+        <w:guid w:val="{AACA5CD1-7877-46EA-B4ED-2138F6AB573E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="F06C5CB6D5E94F8FA79563F19CA75BB0"/>
+            <w:pStyle w:val="44A7B2BC59824A93B07005C6A888EF4E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter alternate phone number.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DFED5A559DF045A092F6F28B1649EC6B"/>
+        <w:name w:val="61AA2760631B4F89A4F3B80FA431CCD6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{005B14EF-B4B8-4D88-8984-4B2B800E3A53}"/>
+        <w:guid w:val="{9023C188-A630-490A-8738-EE2A9262745D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="DFED5A559DF045A092F6F28B1649EC6B"/>
+            <w:pStyle w:val="61AA2760631B4F89A4F3B80FA431CCD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Enter email.</w:t>
+            <w:t>E</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">nter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>email</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E7B99F46D5564B7E8359AFCDECF4013C"/>
+        <w:name w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8D6CB488-D4DF-4E4D-8A44-6F6D45F12D57}"/>
+        <w:guid w:val="{E28F70AB-F5FD-430F-A422-7C2AA14F993F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="E7B99F46D5564B7E8359AFCDECF4013C"/>
+            <w:pStyle w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify the student right(s) being violated.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9826BC1AF3774D0B9D66AF19A7BC49E2"/>
+        <w:name w:val="DD13552E72094227BCCC9C738E4CE578"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2F764E07-7C6A-46B1-83E9-51B5714AABCA}"/>
+        <w:guid w:val="{DA28C7FE-68A9-4BE1-A6D6-BF76691C4A84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="9826BC1AF3774D0B9D66AF19A7BC49E2"/>
+            <w:pStyle w:val="DD13552E72094227BCCC9C738E4CE578"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Please specify course name.</w:t>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+        <w:name w:val="522E851B34E6449CBF9BE9DFDE0AC9A5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{920A6B13-6461-4B02-978A-FA1943ADC8DF}"/>
+        <w:guid w:val="{A4A85667-F7C4-45BF-BF6D-342E5DD3386A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="EEAF3167BB12467DB52DAEDDEC9FA7A7"/>
+            <w:pStyle w:val="522E851B34E6449CBF9BE9DFDE0AC9A5"/>
           </w:pPr>
           <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Last Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BC2D5521D5BB4ECB86FD401F26D3A9ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{44664BD0-43AF-49BC-89F2-66D0DC63D1A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="BC2D5521D5BB4ECB86FD401F26D3A9ED"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter First Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3B78ECC0750A4CDD9EDB49F4E33F163C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCA3D690-605A-438A-B44C-1AE02503CCC7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="3B78ECC0750A4CDD9EDB49F4E33F163C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Student ID#</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C68DB054CBFC45C9BF63362A9F640E94"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF8794F3-51CB-4935-81A9-90FECDA2D63F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="C68DB054CBFC45C9BF63362A9F640E94"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A5A6A23B047468DB284E25153A56747"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{575C20D0-7F73-4E92-B8A1-AC4F2C023BDC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="8A5A6A23B047468DB284E25153A56747"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>En</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>ter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> phone number</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8230F0AB997A40209FB1326F7E176DFE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11B6330F-90C1-42AD-8404-D9B17831FEE5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="8230F0AB997A40209FB1326F7E176DFE"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter alternate phone number.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F9A7AD61E4534D48B7CC2FCFB991CC17"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCD2C4C1-1F0A-4479-AE2B-A1E576D2CAC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="F9A7AD61E4534D48B7CC2FCFB991CC17"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>E</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">nter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>email</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7885">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32A543A2-E136-475A-83A1-B1DC18358CF0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
+          <w:pPr>
+            <w:pStyle w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ADDCCA517A45489698157E3D052698FB"/>
+        <w:name w:val="88322DFE1856404D873363748EB3589A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ECF3DE20-C57D-42C6-8C25-B3C957E6E1B0}"/>
+        <w:guid w:val="{5D12EE74-1290-44ED-AF86-5C98B05C3EBB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002213FA" w:rsidP="002213FA">
+        <w:p w:rsidR="00C54BD2" w:rsidRDefault="004D6C9C" w:rsidP="004D6C9C">
           <w:pPr>
-            <w:pStyle w:val="ADDCCA517A45489698157E3D052698FB"/>
+            <w:pStyle w:val="88322DFE1856404D873363748EB3589A"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008F7885">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gilroy-Medium">
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gilroy-Medium">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002213FA"/>
-    <w:rsid w:val="002213FA"/>
+    <w:rsidRoot w:val="00537C2D"/>
+    <w:rsid w:val="0001038F"/>
+    <w:rsid w:val="000376A3"/>
+    <w:rsid w:val="00064E0C"/>
+    <w:rsid w:val="00220861"/>
+    <w:rsid w:val="0046008E"/>
+    <w:rsid w:val="004812EF"/>
+    <w:rsid w:val="004D6C9C"/>
+    <w:rsid w:val="00537C2D"/>
+    <w:rsid w:val="005747CA"/>
+    <w:rsid w:val="005B1FDA"/>
+    <w:rsid w:val="00836FA2"/>
+    <w:rsid w:val="00876FF2"/>
+    <w:rsid w:val="00915EEB"/>
+    <w:rsid w:val="00AF6686"/>
+    <w:rsid w:val="00AF6D6E"/>
+    <w:rsid w:val="00BE19A7"/>
+    <w:rsid w:val="00C24BC6"/>
+    <w:rsid w:val="00C5044E"/>
+    <w:rsid w:val="00C54BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8061,101 +8541,132 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002213FA"/>
+    <w:rsid w:val="004D6C9C"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46D2AA0087A349678869E5673EC21320">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B317731343724436BABCFD9A993418A0">
+    <w:name w:val="B317731343724436BABCFD9A993418A0"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05749166CFC4420A8B0028C9DFE68FF2">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43FEE288A2AE47FDB9892A60328FFF08">
+    <w:name w:val="43FEE288A2AE47FDB9892A60328FFF08"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7512455F77B94D0D9FE72B7331B81860">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="722E969F7046451DB44563C7DEB7E829">
+    <w:name w:val="722E969F7046451DB44563C7DEB7E829"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B051669012A4422F8F80F6DD6826B843">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81B41A553BA94D8D9684FB69ADC6AF88">
+    <w:name w:val="81B41A553BA94D8D9684FB69ADC6AF88"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC31C769E4104B2EB05ACCBCCE5611CA">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F4567872D234FF9ACD2275BF48C6A38">
+    <w:name w:val="3F4567872D234FF9ACD2275BF48C6A38"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F06C5CB6D5E94F8FA79563F19CA75BB0">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44A7B2BC59824A93B07005C6A888EF4E">
+    <w:name w:val="44A7B2BC59824A93B07005C6A888EF4E"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFED5A559DF045A092F6F28B1649EC6B">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61AA2760631B4F89A4F3B80FA431CCD6">
+    <w:name w:val="61AA2760631B4F89A4F3B80FA431CCD6"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7B99F46D5564B7E8359AFCDECF4013C">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C63FEB1736EF432AB90B4D4D6F0D7553">
+    <w:name w:val="C63FEB1736EF432AB90B4D4D6F0D7553"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9826BC1AF3774D0B9D66AF19A7BC49E2">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD13552E72094227BCCC9C738E4CE578">
+    <w:name w:val="DD13552E72094227BCCC9C738E4CE578"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEAF3167BB12467DB52DAEDDEC9FA7A7">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="522E851B34E6449CBF9BE9DFDE0AC9A5">
+    <w:name w:val="522E851B34E6449CBF9BE9DFDE0AC9A5"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADDCCA517A45489698157E3D052698FB">
-[...1 lines deleted...]
-    <w:rsid w:val="002213FA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC2D5521D5BB4ECB86FD401F26D3A9ED">
+    <w:name w:val="BC2D5521D5BB4ECB86FD401F26D3A9ED"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B78ECC0750A4CDD9EDB49F4E33F163C">
+    <w:name w:val="3B78ECC0750A4CDD9EDB49F4E33F163C"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C68DB054CBFC45C9BF63362A9F640E94">
+    <w:name w:val="C68DB054CBFC45C9BF63362A9F640E94"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A5A6A23B047468DB284E25153A56747">
+    <w:name w:val="8A5A6A23B047468DB284E25153A56747"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8230F0AB997A40209FB1326F7E176DFE">
+    <w:name w:val="8230F0AB997A40209FB1326F7E176DFE"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9A7AD61E4534D48B7CC2FCFB991CC17">
+    <w:name w:val="F9A7AD61E4534D48B7CC2FCFB991CC17"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E">
+    <w:name w:val="3CD0F0AD0E1D47D08CC8CCE0E2C3E24E"/>
+    <w:rsid w:val="004D6C9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88322DFE1856404D873363748EB3589A">
+    <w:name w:val="88322DFE1856404D873363748EB3589A"/>
+    <w:rsid w:val="004D6C9C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -8412,325 +8923,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...238 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3074</Characters>
+  <Pages>3</Pages>
+  <Words>883</Words>
+  <Characters>5038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Grande Prairie Regional College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3556</CharactersWithSpaces>
+  <CharactersWithSpaces>5910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Peebles, Jodi</dc:creator>
+  <dc:creator>Lewis, Sivagowry</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>